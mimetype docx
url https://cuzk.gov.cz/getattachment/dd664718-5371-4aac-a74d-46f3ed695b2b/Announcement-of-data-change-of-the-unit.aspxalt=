--- v1 (2026-08-24)
+++ v2 (2026-10-24)
@@ -6,66 +6,68 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00330144" w:rsidRDefault="00A02D17" w:rsidP="003B0174">
+    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="62D2E075" w14:textId="77777777" w:rsidR="00330144" w:rsidRDefault="00A02D17" w:rsidP="003B0174">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="249F51D1" wp14:editId="0F1290C0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-415290</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-261620</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6812280" cy="706755"/>
                 <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6812280" cy="706755"/>
                         </a:xfrm>
@@ -76,917 +78,917 @@
                           <a:srgbClr val="365F91"/>
                         </a:solidFill>
                         <a:ln w="9525" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:effectLst>
                                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                   <a:srgbClr val="808080"/>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="002E1798" w:rsidRDefault="00A009D7" w:rsidP="0034162F">
+                          <w:p w14:paraId="21A4CE69" w14:textId="77777777" w:rsidR="002E1798" w:rsidRDefault="00A009D7" w:rsidP="0034162F">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:ind w:right="-65"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
-                            <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
+                            <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
+                            <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
                             <w:r w:rsidRPr="00AF2D8B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Ohlášení </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t xml:space="preserve">změny </w:t>
                             </w:r>
                             <w:r w:rsidR="004E2C00">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t>údajů o</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="0"/>
                             <w:bookmarkEnd w:id="1"/>
+                            <w:bookmarkEnd w:id="2"/>
                             <w:r w:rsidR="00C315E0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t>jednotce</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00EE6B58" w:rsidRPr="00AF2D8B" w:rsidRDefault="00A009D7" w:rsidP="0034162F">
+                          <w:p w14:paraId="4A8F452C" w14:textId="77777777" w:rsidR="00EE6B58" w:rsidRPr="00AF2D8B" w:rsidRDefault="00A009D7" w:rsidP="0034162F">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:ind w:right="-65"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="2" w:name="OLE_LINK3"/>
-                            <w:bookmarkStart w:id="3" w:name="OLE_LINK4"/>
+                            <w:bookmarkStart w:id="3" w:name="OLE_LINK3"/>
+                            <w:bookmarkStart w:id="4" w:name="OLE_LINK4"/>
                             <w:r w:rsidRPr="00AF2D8B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t>k zápisu do</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AF2D8B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t>katastru nemovitostí</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="2"/>
                             <w:bookmarkEnd w:id="3"/>
+                            <w:bookmarkEnd w:id="4"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-32.7pt;margin-top:-20.6pt;width:536.4pt;height:55.65pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCSrmzxgIAAKAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2P2jAQfK/U/2D5ncsHhEB04cRxUFW6&#10;tqdeqz6b2CFWHTu1DQmt+t+7diCF3ktVFaTIa6/XM+Px3t51tUAHpg1XMsfRTYgRk4WiXO5y/PnT&#10;ZjTDyFgiKRFKshwfmcF3i9evbtsmY7GqlKBMIygiTdY2Oa6sbbIgMEXFamJuVMMkLJZK18RCqHcB&#10;1aSF6rUI4jCcBq3StNGqYMbA7EO/iBe+flmywn4oS8MsEjkGbNZ/tf9u3TdY3JJsp0lT8eIEg/wD&#10;ippwCYcOpR6IJWiv+YtSNS+0Mqq0N4WqA1WWvGCeA7CJwj/YPFekYZ4LiGOaQSbz/8oW7w9PGnGa&#10;4xgjSWq4oo8gGpE7wVDs5Gkbk0HWc/OkHUHTPKriq0FSrSrIYkutVVsxQgFU5PKDqw0uMLAVbdt3&#10;ikJ1srfKK9WVunYFQQPU+Qs5DhfCOosKmJzOojiewb0VsJaG0zRJ/BEkO+9utLFvmKqRG+RYA3Zf&#10;nRwejXVoSHZO8eiV4HTDhfCB3m1XQqMDAXOMp8lm3hMAkpdpQqI2x/MkTjAiYgc2L6z2h1ylmctq&#10;of+dsF6l1dyC4QWvczwbkkjmFFxL6u1oCRf9GNAL6aAyb+WeEkSdhaGfB6G8zX4sN0mYTsazUZom&#10;49FkvA5H97PNarRcRdNpur5f3a+jnw51NMkqTimTa1/TnF0fTf7OVaf31/t18P0A0KFSe+D4XNEW&#10;Ue5uZZzM4whDAA8vTnvWF1IirewXbitvd+cBV+NKzlno/ic5h+r+di8ODl5w6zM6kAqUPKvmDeo8&#10;2XvbdtvuZPOtokewKsDxfoS2BoNK6e8YtdAicmy+7YlmGIm3Euw+jyYT11N8MEnSGAJ9ubK9XCGy&#10;gFI5tuAiP1zZvg/tG813FZwUeeJSLeGJlNy71z2fHhVQcAG0AU/m1LJcn7mMfdbvxrr4BQAA//8D&#10;AFBLAwQUAAYACAAAACEAz1dBPN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy27CMBBF95X4&#10;B2sqdQd2EIQqjYMQKptKRWroB5h4SCL8iGJDkn59h1W7m8fRnTP5drSG3bEPrXcSkoUAhq7yunW1&#10;hO/TYf4KLETltDLeoYQJA2yL2VOuMu0H94X3MtaMQlzIlIQmxi7jPFQNWhUWvkNHu4vvrYrU9jXX&#10;vRoo3Bq+FCLlVrWOLjSqw32D1bW8WQnv0/XyaX6qdYoe98fjWB6Gj0nKl+dx9wYs4hj/YHjokzoU&#10;5HT2N6cDMxLm6XpFKBWrZAnsQQixodFZwkYkwIuc//+h+AUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBCSrmzxgIAAKAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDPV0E83wAAAAsBAAAPAAAAAAAAAAAAAAAAACAFAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAALAYAAAAA&#10;" fillcolor="#365f91">
+              <v:rect w14:anchorId="6B6A0191" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-32.7pt;margin-top:-20.6pt;width:536.4pt;height:55.65pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCSrmzxgIAAKAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2P2jAQfK/U/2D5ncsHhEB04cRxUFW6&#10;tqdeqz6b2CFWHTu1DQmt+t+7diCF3ktVFaTIa6/XM+Px3t51tUAHpg1XMsfRTYgRk4WiXO5y/PnT&#10;ZjTDyFgiKRFKshwfmcF3i9evbtsmY7GqlKBMIygiTdY2Oa6sbbIgMEXFamJuVMMkLJZK18RCqHcB&#10;1aSF6rUI4jCcBq3StNGqYMbA7EO/iBe+flmywn4oS8MsEjkGbNZ/tf9u3TdY3JJsp0lT8eIEg/wD&#10;ippwCYcOpR6IJWiv+YtSNS+0Mqq0N4WqA1WWvGCeA7CJwj/YPFekYZ4LiGOaQSbz/8oW7w9PGnGa&#10;4xgjSWq4oo8gGpE7wVDs5Gkbk0HWc/OkHUHTPKriq0FSrSrIYkutVVsxQgFU5PKDqw0uMLAVbdt3&#10;ikJ1srfKK9WVunYFQQPU+Qs5DhfCOosKmJzOojiewb0VsJaG0zRJ/BEkO+9utLFvmKqRG+RYA3Zf&#10;nRwejXVoSHZO8eiV4HTDhfCB3m1XQqMDAXOMp8lm3hMAkpdpQqI2x/MkTjAiYgc2L6z2h1ylmctq&#10;of+dsF6l1dyC4QWvczwbkkjmFFxL6u1oCRf9GNAL6aAyb+WeEkSdhaGfB6G8zX4sN0mYTsazUZom&#10;49FkvA5H97PNarRcRdNpur5f3a+jnw51NMkqTimTa1/TnF0fTf7OVaf31/t18P0A0KFSe+D4XNEW&#10;Ue5uZZzM4whDAA8vTnvWF1IirewXbitvd+cBV+NKzlno/ic5h+r+di8ODl5w6zM6kAqUPKvmDeo8&#10;2XvbdtvuZPOtokewKsDxfoS2BoNK6e8YtdAicmy+7YlmGIm3Euw+jyYT11N8MEnSGAJ9ubK9XCGy&#10;gFI5tuAiP1zZvg/tG813FZwUeeJSLeGJlNy71z2fHhVQcAG0AU/m1LJcn7mMfdbvxrr4BQAA//8D&#10;AFBLAwQUAAYACAAAACEAz1dBPN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy27CMBBF95X4&#10;B2sqdQd2EIQqjYMQKptKRWroB5h4SCL8iGJDkn59h1W7m8fRnTP5drSG3bEPrXcSkoUAhq7yunW1&#10;hO/TYf4KLETltDLeoYQJA2yL2VOuMu0H94X3MtaMQlzIlIQmxi7jPFQNWhUWvkNHu4vvrYrU9jXX&#10;vRoo3Bq+FCLlVrWOLjSqw32D1bW8WQnv0/XyaX6qdYoe98fjWB6Gj0nKl+dx9wYs4hj/YHjokzoU&#10;5HT2N6cDMxLm6XpFKBWrZAnsQQixodFZwkYkwIuc//+h+AUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBCSrmzxgIAAKAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDPV0E83wAAAAsBAAAPAAAAAAAAAAAAAAAAACAFAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAALAYAAAAA&#10;" fillcolor="#365f91">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="002E1798" w:rsidRDefault="00A009D7" w:rsidP="0034162F">
                       <w:pPr>
                         <w:spacing w:before="120"/>
                         <w:ind w:right="-65"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="5" w:name="OLE_LINK1"/>
-                      <w:bookmarkStart w:id="6" w:name="OLE_LINK2"/>
+                      <w:bookmarkStart w:id="4" w:name="OLE_LINK1"/>
+                      <w:bookmarkStart w:id="5" w:name="OLE_LINK2"/>
                       <w:r w:rsidRPr="00AF2D8B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Ohlášení </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                         <w:t xml:space="preserve">změny </w:t>
                       </w:r>
                       <w:r w:rsidR="004E2C00">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                         <w:t>údajů o</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
+                      <w:bookmarkEnd w:id="4"/>
                       <w:bookmarkEnd w:id="5"/>
-                      <w:bookmarkEnd w:id="6"/>
                       <w:r w:rsidR="00C315E0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                         <w:t>jednotce</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00EE6B58" w:rsidRPr="00AF2D8B" w:rsidRDefault="00A009D7" w:rsidP="0034162F">
                       <w:pPr>
                         <w:spacing w:before="120"/>
                         <w:ind w:right="-65"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="7" w:name="OLE_LINK3"/>
-                      <w:bookmarkStart w:id="8" w:name="OLE_LINK4"/>
+                      <w:bookmarkStart w:id="6" w:name="OLE_LINK3"/>
+                      <w:bookmarkStart w:id="7" w:name="OLE_LINK4"/>
                       <w:r w:rsidRPr="00AF2D8B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                         <w:t>k zápisu do</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                         <w:t> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AF2D8B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                         <w:t>katastru nemovitostí</w:t>
                       </w:r>
+                      <w:bookmarkEnd w:id="6"/>
                       <w:bookmarkEnd w:id="7"/>
-                      <w:bookmarkEnd w:id="8"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00330144" w:rsidRDefault="00330144" w:rsidP="003B0174">
+    <w:p w14:paraId="4EF9CD6F" w14:textId="77777777" w:rsidR="00330144" w:rsidRDefault="00330144" w:rsidP="003B0174">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004E6DFF" w:rsidRDefault="004E6DFF" w:rsidP="003B0174">
+    <w:p w14:paraId="604AE880" w14:textId="77777777" w:rsidR="004E6DFF" w:rsidRDefault="004E6DFF" w:rsidP="003B0174">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004E6DFF" w:rsidRDefault="004E6DFF" w:rsidP="003B0174">
+    <w:p w14:paraId="34C653C9" w14:textId="77777777" w:rsidR="004E6DFF" w:rsidRDefault="004E6DFF" w:rsidP="003B0174">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B0174" w:rsidTr="00A1446A">
+      <w:tr w:rsidR="003B0174" w14:paraId="303C2EA1" w14:textId="77777777" w:rsidTr="00A1446A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003B0174" w:rsidRDefault="003B0174" w:rsidP="00B667B5">
+          <w:p w14:paraId="37892554" w14:textId="77777777" w:rsidR="003B0174" w:rsidRDefault="003B0174" w:rsidP="00B667B5">
             <w:pPr>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Spisová značka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003B0174" w:rsidRPr="008A2C6B" w:rsidRDefault="003B0174" w:rsidP="000107E9">
+          <w:p w14:paraId="2369E328" w14:textId="77777777" w:rsidR="003B0174" w:rsidRPr="008A2C6B" w:rsidRDefault="003B0174" w:rsidP="000107E9">
             <w:pPr>
               <w:pStyle w:val="Nadpis2"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0174" w:rsidTr="00A1446A">
+      <w:tr w:rsidR="003B0174" w14:paraId="236517D9" w14:textId="77777777" w:rsidTr="00A1446A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003B0174" w:rsidRDefault="003B0174" w:rsidP="000107E9">
+          <w:p w14:paraId="0FD599B4" w14:textId="77777777" w:rsidR="003B0174" w:rsidRDefault="003B0174" w:rsidP="000107E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003B0174" w:rsidRDefault="003B0174" w:rsidP="000107E9">
+          <w:p w14:paraId="10763F3F" w14:textId="77777777" w:rsidR="003B0174" w:rsidRDefault="003B0174" w:rsidP="000107E9">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00556765">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>vypl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ní katastrální úřad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0174" w:rsidRPr="00F068CE" w:rsidTr="00A1446A">
+      <w:tr w:rsidR="003B0174" w:rsidRPr="00F068CE" w14:paraId="4A7CFDD7" w14:textId="77777777" w:rsidTr="00A1446A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003B0174" w:rsidRPr="005C636F" w:rsidRDefault="003B0174" w:rsidP="005C636F">
+          <w:p w14:paraId="7850B001" w14:textId="77777777" w:rsidR="003B0174" w:rsidRPr="005C636F" w:rsidRDefault="003B0174" w:rsidP="005C636F">
             <w:pPr>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C636F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ohlášení se podává:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0174" w:rsidRPr="00F068CE" w:rsidTr="00A1446A">
+      <w:tr w:rsidR="003B0174" w:rsidRPr="00F068CE" w14:paraId="17A9FB6A" w14:textId="77777777" w:rsidTr="00A1446A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003B0174" w:rsidRPr="00F068CE" w:rsidRDefault="003B0174" w:rsidP="00B667B5">
+          <w:p w14:paraId="3822F51A" w14:textId="77777777" w:rsidR="003B0174" w:rsidRPr="00F068CE" w:rsidRDefault="003B0174" w:rsidP="00B667B5">
             <w:pPr>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Katastrálnímu úřadu pro </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003B0174" w:rsidRPr="0047296A" w:rsidRDefault="003B0174" w:rsidP="009549BB">
+          <w:p w14:paraId="3021B1AD" w14:textId="77777777" w:rsidR="003B0174" w:rsidRPr="0047296A" w:rsidRDefault="003B0174" w:rsidP="009549BB">
             <w:pPr>
               <w:pStyle w:val="Nadpis2"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0174" w:rsidRPr="00F068CE" w:rsidTr="00A1446A">
+      <w:tr w:rsidR="003B0174" w:rsidRPr="00F068CE" w14:paraId="795B9C6A" w14:textId="77777777" w:rsidTr="00A1446A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003B0174" w:rsidRPr="00F068CE" w:rsidRDefault="003B0174" w:rsidP="00EE79DB">
+          <w:p w14:paraId="6F1EC282" w14:textId="77777777" w:rsidR="003B0174" w:rsidRPr="00F068CE" w:rsidRDefault="003B0174" w:rsidP="00EE79DB">
             <w:pPr>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Katastrální pracoviště</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003B0174" w:rsidRPr="0047296A" w:rsidRDefault="003B0174" w:rsidP="009549BB">
+          <w:p w14:paraId="0A18ED7D" w14:textId="77777777" w:rsidR="003B0174" w:rsidRPr="0047296A" w:rsidRDefault="003B0174" w:rsidP="009549BB">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005A66BF" w:rsidRDefault="005A66BF" w:rsidP="004E2C00">
+    <w:p w14:paraId="4A8C7DB3" w14:textId="77777777" w:rsidR="005A66BF" w:rsidRDefault="005A66BF" w:rsidP="004E2C00">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5172"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="-567" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B42A3" w:rsidRDefault="003B0174" w:rsidP="004E2C00">
+    <w:p w14:paraId="0ABF2B26" w14:textId="77777777" w:rsidR="006B42A3" w:rsidRDefault="003B0174" w:rsidP="004E2C00">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5172"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="-567" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F068CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Žádám (žádáme) o zápis </w:t>
       </w:r>
       <w:r w:rsidR="00304CE9" w:rsidRPr="00F068CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>změny</w:t>
       </w:r>
       <w:r w:rsidR="004E2C00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B42A3" w:rsidRDefault="006B42A3" w:rsidP="006B42A3">
+    <w:p w14:paraId="62E71297" w14:textId="77777777" w:rsidR="006B42A3" w:rsidRDefault="006B42A3" w:rsidP="006B42A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5172"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="-56" w:right="-426" w:hanging="511"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0004789B">
+      <w:r w:rsidR="00BC5121">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0004789B">
+      <w:r w:rsidR="00BC5121">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  způsobu využití </w:t>
       </w:r>
       <w:r w:rsidR="001C5078">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B42A3" w:rsidRPr="006B42A3" w:rsidRDefault="006B42A3" w:rsidP="006B42A3">
+    <w:p w14:paraId="55C11720" w14:textId="77777777" w:rsidR="006B42A3" w:rsidRPr="006B42A3" w:rsidRDefault="006B42A3" w:rsidP="006B42A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5172"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="-56" w:right="-426" w:hanging="511"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0004789B">
+      <w:r w:rsidR="00BC5121">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0004789B">
+      <w:r w:rsidR="00BC5121">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  způsobu ochrany </w:t>
       </w:r>
       <w:r w:rsidR="0091067D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F6761E" w:rsidRDefault="00E90435" w:rsidP="00F6761E">
+    <w:p w14:paraId="6BA11285" w14:textId="77777777" w:rsidR="00F6761E" w:rsidRDefault="00E90435" w:rsidP="00F6761E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="-567" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F068CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>podle přiložených podkladů do katastru nemovitostí:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="439"/>
         <w:gridCol w:w="10051"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B39C7" w:rsidRPr="00B57DBE" w:rsidTr="00F27F2B">
+      <w:tr w:rsidR="004B39C7" w:rsidRPr="00B57DBE" w14:paraId="499E96A9" w14:textId="77777777" w:rsidTr="00F27F2B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="439" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B39C7" w:rsidRPr="00B57DBE" w:rsidRDefault="004B39C7" w:rsidP="00C81FB8">
+          <w:p w14:paraId="1D5067BD" w14:textId="77777777" w:rsidR="004B39C7" w:rsidRPr="00B57DBE" w:rsidRDefault="004B39C7" w:rsidP="00C81FB8">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57DBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00C81FB8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B39C7" w:rsidRPr="00B57DBE" w:rsidRDefault="00C81FB8" w:rsidP="005F1A32">
+          <w:p w14:paraId="30A87509" w14:textId="77777777" w:rsidR="004B39C7" w:rsidRPr="00B57DBE" w:rsidRDefault="00C81FB8" w:rsidP="005F1A32">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ú</w:t>
             </w:r>
             <w:r w:rsidR="004B39C7" w:rsidRPr="00B57DBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1025,192 +1027,192 @@
               </w:rPr>
               <w:t>jednotce</w:t>
             </w:r>
             <w:r w:rsidR="004B39C7" w:rsidRPr="00B57DBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00964F16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>evidované v katastru nemovitostí</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E3061" w:rsidRDefault="001E3061" w:rsidP="001E3061">
+    <w:p w14:paraId="6406BAAB" w14:textId="77777777" w:rsidR="001E3061" w:rsidRDefault="001E3061" w:rsidP="001E3061">
       <w:pPr>
         <w:pStyle w:val="Textkomente"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2363"/>
         <w:gridCol w:w="2059"/>
         <w:gridCol w:w="161"/>
         <w:gridCol w:w="1939"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w14:paraId="739B6CA3" w14:textId="77777777" w:rsidTr="00363D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="713413D3" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>číslo jednotky</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="75E98075" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>způsob využití jednotky</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="19F1FD9F" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>způsob ochrany nemovitosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00404A76" w:rsidRPr="00363D36" w14:paraId="26413587" w14:textId="77777777" w:rsidTr="00363D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="00F31B24" w:rsidRDefault="00404A76" w:rsidP="00F11CFA">
+          <w:p w14:paraId="2CA3AC0B" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="00F31B24" w:rsidRDefault="00404A76" w:rsidP="00F11CFA">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F31B24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>č.p.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F31B24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F31B24">
@@ -1227,885 +1229,885 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>.*) /</w:t>
             </w:r>
             <w:r w:rsidR="00F31B24" w:rsidRPr="00F31B24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> jednotka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidRDefault="00404A76" w:rsidP="00363D36">
+          <w:p w14:paraId="1E0BDB2B" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidRDefault="00404A76" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>dosavadní</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidRDefault="00404A76" w:rsidP="00363D36">
+          <w:p w14:paraId="47E3CACD" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidRDefault="00404A76" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>nový</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="08E7ED92" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>dosavadní</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="4491BE60" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>nový</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00404A76" w:rsidRPr="00363D36" w14:paraId="4D3620EF" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="2EAF4EEA" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047296A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
+          <w:p w14:paraId="16733CCE" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
+          <w:p w14:paraId="5DF05D7C" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
+          <w:p w14:paraId="693F5628" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
+          <w:p w14:paraId="3DD91CE4" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00404A76" w:rsidRPr="00363D36" w14:paraId="537A1882" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="309A3CF4" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047296A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
+          <w:p w14:paraId="28212519" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
+          <w:p w14:paraId="1A98FC5D" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
+          <w:p w14:paraId="7A162BD0" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
+          <w:p w14:paraId="3F9BB4F6" w14:textId="77777777" w:rsidR="00404A76" w:rsidRPr="0047296A" w:rsidRDefault="00404A76" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w14:paraId="1878BB03" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="0E0B1696" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047296A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="5A6E266C" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="4EC4E456" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="72788EAE" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="1606A871" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w14:paraId="0C21816A" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="6AAB3243" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047296A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="44B41BD1" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="4C9BF4D8" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="160CED18" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="08F07768" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w14:paraId="23105D07" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="7C6E6E8F" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047296A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="339466DA" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="5F3A7942" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="614ABE6E" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="0B78598E" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="0047296A" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w14:paraId="7A44C885" w14:textId="77777777" w:rsidTr="00363D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00FE6A26" w:rsidP="004A52C2">
+          <w:p w14:paraId="45CD911C" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00FE6A26" w:rsidP="004A52C2">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0004789B">
-[...5 lines deleted...]
-            <w:r w:rsidR="0004789B">
+            <w:r w:rsidR="00BC5121">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BC5121">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00606E6F" w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2124,1908 +2126,1908 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> v budově</w:t>
             </w:r>
             <w:r w:rsidR="00F11CFA" w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00606E6F" w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(pokud budova není součástí pozemku ani práva stavby)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034162F" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="0034162F" w:rsidRPr="00363D36" w14:paraId="363FEA81" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0034162F" w:rsidRPr="00363D36" w:rsidRDefault="0034162F" w:rsidP="00363D36">
+          <w:p w14:paraId="3BCD7EFE" w14:textId="77777777" w:rsidR="0034162F" w:rsidRPr="00363D36" w:rsidRDefault="0034162F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>část obce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8269" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0034162F" w:rsidRPr="0047296A" w:rsidRDefault="0034162F" w:rsidP="0034162F">
+          <w:p w14:paraId="558DA6AC" w14:textId="77777777" w:rsidR="0034162F" w:rsidRPr="0047296A" w:rsidRDefault="0034162F" w:rsidP="0034162F">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w14:paraId="59B18D77" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="4D141E6B" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>č.p.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>č.ev</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">.*)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="17DFDA9F" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="01D2C0E2" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="0D3E5DA5" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="2C9B379F" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w14:paraId="68CE8379" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="0B8D0076" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="3B577227" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="24C3205B" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="6CBD02E5" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
+          <w:p w14:paraId="2A25021B" w14:textId="77777777" w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w14:paraId="748564DC" w14:textId="77777777" w:rsidTr="00363D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="001E3061">
+          <w:p w14:paraId="5596A59A" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="001E3061">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>postavené na pozemku v katastrálním území</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="0F5BED53" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>parcelní číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="54AC3D9A" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>parcelní číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="6EC41C7A" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>parcelní číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w14:paraId="6CA09C8D" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="3C7B4588" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="602744C0" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="5D856B7D" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="62799045" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w14:paraId="31006C77" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="68A2C63B" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="479BACC2" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="3A3F7AD3" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="3057BD28" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w14:paraId="1C8166D7" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="784DEF43" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="60E0DBF8" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="2D639209" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="5FE62E0C" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w14:paraId="0736E0F0" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="2B530FD6" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="2C935464" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="2B195D64" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="07208FBC" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w14:paraId="033265AD" w14:textId="77777777" w:rsidTr="00363D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00FE6A26" w:rsidP="004A52C2">
+          <w:p w14:paraId="5F600F28" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00FE6A26" w:rsidP="004A52C2">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0004789B">
-[...5 lines deleted...]
-            <w:r w:rsidR="0004789B">
+            <w:r w:rsidR="00BC5121">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BC5121">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F11CFA" w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vymezen</w:t>
             </w:r>
             <w:r w:rsidR="004A52C2" w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>á</w:t>
             </w:r>
             <w:r w:rsidR="00F11CFA" w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> v pozemku, jehož součástí je budova</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="00F11CFA" w:rsidRPr="00363D36" w14:paraId="1E7E388D" w14:textId="77777777" w:rsidTr="00363D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="3F733FCA" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>katastrální území</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="43630D17" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>parcelní číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="49F9FAA1" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>parcelní číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
+          <w:p w14:paraId="1610D313" w14:textId="77777777" w:rsidR="00F11CFA" w:rsidRPr="00363D36" w:rsidRDefault="00F11CFA" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>parcelní číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidTr="00CE4E70">
+      <w:tr w:rsidR="0091067D" w:rsidRPr="00363D36" w14:paraId="32F79E22" w14:textId="77777777" w:rsidTr="00CE4E70">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="6B4C38FC" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="66330B7D" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="4F4CA2A3" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="4A081417" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidTr="00CE4E70">
+      <w:tr w:rsidR="0091067D" w:rsidRPr="00363D36" w14:paraId="28B9C7E5" w14:textId="77777777" w:rsidTr="00CE4E70">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="607A47C8" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="4E209DCB" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="5452624A" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="7791A026" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidTr="00CE4E70">
+      <w:tr w:rsidR="0091067D" w:rsidRPr="00363D36" w14:paraId="75986444" w14:textId="77777777" w:rsidTr="00CE4E70">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="7A3659DB" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="12221335" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="40479A6A" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="15FBBD43" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidTr="00CE4E70">
+      <w:tr w:rsidR="0091067D" w:rsidRPr="00363D36" w14:paraId="6AB42790" w14:textId="77777777" w:rsidTr="00CE4E70">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="724B75FE" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="53FA83B0" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="4C9ADEDD" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
+          <w:p w14:paraId="6C649BA6" w14:textId="77777777" w:rsidR="0091067D" w:rsidRPr="00363D36" w:rsidRDefault="0091067D" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="004A52C2" w:rsidRPr="00363D36" w14:paraId="7739DB67" w14:textId="77777777" w:rsidTr="00363D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="00FE6A26" w:rsidP="004A52C2">
+          <w:p w14:paraId="1C5EADAF" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="00FE6A26" w:rsidP="004A52C2">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0004789B">
-[...5 lines deleted...]
-            <w:r w:rsidR="0004789B">
+            <w:r w:rsidR="00BC5121">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BC5121">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A52C2" w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vymezená v právu stavby, jehož součástí je budova</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="004A52C2" w:rsidRPr="00363D36" w14:paraId="51B76B83" w14:textId="77777777" w:rsidTr="00363D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="01A2ED8A" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>účel práva stavby</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8269" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="627F88FE" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>k pozemku</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="004A52C2" w:rsidRPr="00363D36" w14:paraId="26A196AB" w14:textId="77777777" w:rsidTr="00363D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="04A473D5" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="33FC73CB" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>katastrální území</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="76F2FC2C" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>parcelní číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="62C1247C" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>parcelní číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="004A52C2" w:rsidRPr="00363D36" w14:paraId="7FBFD474" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="201DEDFF" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="37401B3D" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="3161D791" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="11979871" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="004A52C2" w:rsidRPr="00363D36" w14:paraId="5E6DF6A8" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="7D466930" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="113E4ACE" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="1DC877C3" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="2EA72CC9" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="004A52C2" w:rsidRPr="00363D36" w14:paraId="1C177A6F" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="3B9C6A7E" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="7AAE26FB" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="061A68C4" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
+          <w:p w14:paraId="3E31EB2A" w14:textId="77777777" w:rsidR="004A52C2" w:rsidRPr="00363D36" w:rsidRDefault="004A52C2" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B65D1" w:rsidRPr="00363D36" w:rsidTr="00363D36">
+      <w:tr w:rsidR="009B65D1" w:rsidRPr="00363D36" w14:paraId="4A99E538" w14:textId="77777777" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B65D1" w:rsidRPr="00363D36" w:rsidRDefault="009B65D1" w:rsidP="00363D36">
+          <w:p w14:paraId="4BC0B570" w14:textId="77777777" w:rsidR="009B65D1" w:rsidRPr="00363D36" w:rsidRDefault="009B65D1" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B65D1" w:rsidRPr="00363D36" w:rsidRDefault="009B65D1" w:rsidP="00363D36">
+          <w:p w14:paraId="3AFD5D9C" w14:textId="77777777" w:rsidR="009B65D1" w:rsidRPr="00363D36" w:rsidRDefault="009B65D1" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B65D1" w:rsidRPr="00363D36" w:rsidRDefault="009B65D1" w:rsidP="00363D36">
+          <w:p w14:paraId="24FCEDEF" w14:textId="77777777" w:rsidR="009B65D1" w:rsidRPr="00363D36" w:rsidRDefault="009B65D1" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B65D1" w:rsidRPr="00363D36" w:rsidRDefault="009B65D1" w:rsidP="00363D36">
+          <w:p w14:paraId="1640AF83" w14:textId="77777777" w:rsidR="009B65D1" w:rsidRPr="00363D36" w:rsidRDefault="009B65D1" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00404A76" w:rsidRDefault="00404A76" w:rsidP="001E3061">
+    <w:p w14:paraId="0CFB6AC4" w14:textId="77777777" w:rsidR="00404A76" w:rsidRDefault="00404A76" w:rsidP="001E3061">
       <w:pPr>
         <w:pStyle w:val="Textkomente"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00404A76" w:rsidRDefault="0034162F" w:rsidP="0034162F">
+    <w:p w14:paraId="243B9761" w14:textId="77777777" w:rsidR="00404A76" w:rsidRDefault="0034162F" w:rsidP="0034162F">
       <w:pPr>
         <w:pStyle w:val="Textkomente"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034162F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*) Nehodící se škrtněte.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B65D1" w:rsidRDefault="009B65D1" w:rsidP="0034162F">
+    <w:p w14:paraId="1D2B243B" w14:textId="77777777" w:rsidR="009B65D1" w:rsidRDefault="009B65D1" w:rsidP="0034162F">
       <w:pPr>
         <w:pStyle w:val="Textkomente"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B65D1" w:rsidRPr="0034162F" w:rsidRDefault="009B65D1" w:rsidP="0034162F">
+    <w:p w14:paraId="1B19A38F" w14:textId="77777777" w:rsidR="009B65D1" w:rsidRPr="0034162F" w:rsidRDefault="009B65D1" w:rsidP="0034162F">
       <w:pPr>
         <w:pStyle w:val="Textkomente"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-497" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="10413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5A26" w:rsidRPr="00DE20C4" w:rsidTr="00F27F2B">
+      <w:tr w:rsidR="00EF5A26" w:rsidRPr="00DE20C4" w14:paraId="1459CABA" w14:textId="77777777" w:rsidTr="00F27F2B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="005A66BF">
+          <w:p w14:paraId="41A45A4C" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="005A66BF">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>II.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10413" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="5928FC09" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="-68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Údaje o ohlašovateli </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00BB2908">
+    <w:p w14:paraId="53C2F2CC" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00BB2908">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F068CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1.  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
@@ -4038,569 +4040,569 @@
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1597"/>
         <w:gridCol w:w="31"/>
         <w:gridCol w:w="2606"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="149"/>
         <w:gridCol w:w="35"/>
         <w:gridCol w:w="793"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="66"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="525"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="147"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="966"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="2244"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E29E1" w:rsidTr="002746A8">
+      <w:tr w:rsidR="005E29E1" w14:paraId="23CFAC8D" w14:textId="77777777" w:rsidTr="002746A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4234" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="78E962E8" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">příjmení nebo název </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="2C846694" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2526" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="6E5FFED3" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jméno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="73BFD44B" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="214033F7" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>titul před</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="371641CE" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="6BE742B7" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>titul za</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="21F7603E" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="2A33E472" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">RČ / IČ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00A34817">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E29E1" w:rsidTr="002746A8">
+      <w:tr w:rsidR="005E29E1" w14:paraId="708751B3" w14:textId="77777777" w:rsidTr="002746A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4234" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="0047296A">
+          <w:p w14:paraId="711B6D78" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="0047296A">
             <w:pPr>
               <w:pStyle w:val="Nadpis4"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="4443830A" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2526" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="6D06E694" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:pStyle w:val="Nadpis3"/>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="3CC8B4B3" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="7AC91775" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="0F95DAF1" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="02FD17B6" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="42835185" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="42DB4232" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5A26" w:rsidTr="002746A8">
+      <w:tr w:rsidR="00EF5A26" w14:paraId="1665182C" w14:textId="77777777" w:rsidTr="002746A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4413" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="1256428E" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ulice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="35" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="12440540" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="889" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="568A1C8D" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>č.p.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -4629,812 +4631,812 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="006607CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="38" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="0B761ED3" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="4D8930B6" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>č.orient</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="231E8877" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4666" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="002746A8">
+          <w:p w14:paraId="6566089B" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="002746A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>část obce</w:t>
             </w:r>
             <w:r w:rsidR="002746A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="002746A8" w:rsidRPr="009F663E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>v Praze název katastrálního území</w:t>
             </w:r>
             <w:r w:rsidR="002746A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5A26" w:rsidTr="002746A8">
+      <w:tr w:rsidR="00EF5A26" w14:paraId="207CCF73" w14:textId="77777777" w:rsidTr="002746A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4413" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="3F5D1F1C" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:pStyle w:val="Nadpis4"/>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="35" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="727F47D1" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="889" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="17F3042E" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="38" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="60F417E0" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="0F44CAF0" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="5D2A1581" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4666" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="3287D82C" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:pStyle w:val="Nadpis3"/>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5A26" w:rsidTr="002746A8">
+      <w:tr w:rsidR="00EF5A26" w14:paraId="3ED6DFFB" w14:textId="77777777" w:rsidTr="002746A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="006607CC" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="6F2F42D8" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="006607CC" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006607CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PSČ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="31" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="03245108" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="002746A8" w:rsidP="00B924FF">
+          <w:p w14:paraId="23455D6D" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="002746A8" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>obec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="371DD6F2" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4843" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="006607CC" w:rsidRDefault="002746A8" w:rsidP="00B924FF">
+          <w:p w14:paraId="0ECBE32D" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="006607CC" w:rsidRDefault="002746A8" w:rsidP="00B924FF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">městský </w:t>
             </w:r>
             <w:r w:rsidRPr="009F663E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>obvod v Praze</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5A26" w:rsidTr="002746A8">
+      <w:tr w:rsidR="00EF5A26" w14:paraId="4A09A2A0" w14:textId="77777777" w:rsidTr="002746A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="545B8795" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="31" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="566D5271" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="3B00A7CC" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="2332026C" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4843" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="50939D62" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002746A8" w:rsidTr="002746A8">
+      <w:tr w:rsidR="002746A8" w14:paraId="2268EB87" w14:textId="77777777" w:rsidTr="002746A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5241" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002746A8" w:rsidRDefault="002746A8" w:rsidP="007F08A8">
+          <w:p w14:paraId="6EB0AEC9" w14:textId="77777777" w:rsidR="002746A8" w:rsidRDefault="002746A8" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB71C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>stát (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">vyplňte </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB71C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pouze v případě cizího státu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002746A8" w:rsidRDefault="002746A8" w:rsidP="007F08A8">
+          <w:p w14:paraId="0B2E4CFC" w14:textId="77777777" w:rsidR="002746A8" w:rsidRDefault="002746A8" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5502" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002746A8" w:rsidRDefault="002746A8" w:rsidP="007F08A8">
+          <w:p w14:paraId="0A4C0BAF" w14:textId="77777777" w:rsidR="002746A8" w:rsidRDefault="002746A8" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006607CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>e-mail, telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002746A8" w:rsidRPr="00CE26EE" w:rsidTr="002746A8">
+      <w:tr w:rsidR="002746A8" w:rsidRPr="00CE26EE" w14:paraId="00B05CBB" w14:textId="77777777" w:rsidTr="002746A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5241" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002746A8" w:rsidRPr="0047296A" w:rsidRDefault="002746A8" w:rsidP="007F08A8">
+          <w:p w14:paraId="2E20614D" w14:textId="77777777" w:rsidR="002746A8" w:rsidRPr="0047296A" w:rsidRDefault="002746A8" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002746A8" w:rsidRPr="0047296A" w:rsidRDefault="002746A8" w:rsidP="007F08A8">
+          <w:p w14:paraId="2B4196D9" w14:textId="77777777" w:rsidR="002746A8" w:rsidRPr="0047296A" w:rsidRDefault="002746A8" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5502" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002746A8" w:rsidRPr="0047296A" w:rsidRDefault="002746A8" w:rsidP="007F08A8">
+          <w:p w14:paraId="0E44CE70" w14:textId="77777777" w:rsidR="002746A8" w:rsidRPr="0047296A" w:rsidRDefault="002746A8" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00195AD0" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00195AD0">
+    <w:p w14:paraId="08E234B3" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00195AD0">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F068CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
@@ -5447,570 +5449,570 @@
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1597"/>
         <w:gridCol w:w="31"/>
         <w:gridCol w:w="2606"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="149"/>
         <w:gridCol w:w="35"/>
         <w:gridCol w:w="793"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="66"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="525"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="147"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="966"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="2244"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00195AD0" w:rsidTr="007F08A8">
+      <w:tr w:rsidR="00195AD0" w14:paraId="3BA78A53" w14:textId="77777777" w:rsidTr="007F08A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4234" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="690C646F" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">příjmení nebo název </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="1B75DE84" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2526" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="13E62434" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jméno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="7F07A5D8" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="63725032" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>titul před</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="337B6A67" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="20ADBBE6" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>titul za</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="440E2F29" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="6F34121B" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">RČ / IČ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00A34817">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195AD0" w:rsidTr="007F08A8">
+      <w:tr w:rsidR="00195AD0" w14:paraId="5F1E3A95" w14:textId="77777777" w:rsidTr="007F08A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4234" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="25725703" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:pStyle w:val="Nadpis4"/>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="2E80E528" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2526" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="21E40BEC" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:pStyle w:val="Nadpis3"/>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="44AA0EC9" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="4B061BBF" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="4463495A" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="3001C8CE" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="4F8148C6" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="2DD1A7C7" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195AD0" w:rsidTr="007F08A8">
+      <w:tr w:rsidR="00195AD0" w14:paraId="06D51735" w14:textId="77777777" w:rsidTr="007F08A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4413" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="25BA564C" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ulice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="35" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="788D7839" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="889" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="664A2202" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>č.p.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -6039,804 +6041,804 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="006607CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="38" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="450797F1" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="4F5CE3FF" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>č.orient</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="39A3999C" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4666" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="5448C5B2" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>část obce (</w:t>
             </w:r>
             <w:r w:rsidRPr="009F663E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>v Praze název katastrálního území</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195AD0" w:rsidTr="007F08A8">
+      <w:tr w:rsidR="00195AD0" w14:paraId="6F48CD5C" w14:textId="77777777" w:rsidTr="007F08A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4413" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="37E8020E" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:pStyle w:val="Nadpis4"/>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="35" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="5AA39698" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="889" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="50D5384F" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="38" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="1EDE088A" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="46FA67CE" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="0F6D233B" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4666" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="68ED364B" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:pStyle w:val="Nadpis3"/>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195AD0" w:rsidTr="007F08A8">
+      <w:tr w:rsidR="00195AD0" w14:paraId="698E4BF5" w14:textId="77777777" w:rsidTr="007F08A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="006607CC" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="56FB34C3" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="006607CC" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006607CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PSČ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="31" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="7E23FDDE" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="45CF3678" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>obec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="39696725" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4843" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="006607CC" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="1BA6D035" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="006607CC" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">městský </w:t>
             </w:r>
             <w:r w:rsidRPr="009F663E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>obvod v Praze</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195AD0" w:rsidTr="007F08A8">
+      <w:tr w:rsidR="00195AD0" w14:paraId="79D5CE63" w14:textId="77777777" w:rsidTr="007F08A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="1304D384" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="31" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="3B333CCE" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="37B07A1C" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="084964C2" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4843" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="02AB1F20" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195AD0" w:rsidTr="007F08A8">
+      <w:tr w:rsidR="00195AD0" w14:paraId="44F19AC4" w14:textId="77777777" w:rsidTr="007F08A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5241" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="1A5B9BEA" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB71C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>stát (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">vyplňte </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB71C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pouze v případě cizího státu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="4779126F" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5502" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="0AC50F88" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006607CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>e-mail, telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195AD0" w:rsidRPr="00CE26EE" w:rsidTr="007F08A8">
+      <w:tr w:rsidR="00195AD0" w:rsidRPr="00CE26EE" w14:paraId="3AC42D31" w14:textId="77777777" w:rsidTr="007F08A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5241" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="03CB1A30" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="21B853C5" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5502" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
+          <w:p w14:paraId="3772661D" w14:textId="77777777" w:rsidR="00195AD0" w:rsidRPr="0047296A" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-85" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="003E6FC4">
+    <w:p w14:paraId="130695A8" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="003E6FC4">
       <w:pPr>
         <w:pStyle w:val="Textbubliny"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="-567" w:right="-497"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Další osoby, které ohlašují změnu, jsou uvedeny na formuláři „Příloha E – Seznam vlastníků a jiných oprávněných“, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -6852,689 +6854,689 @@
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0004789B">
+      <w:r w:rsidR="00BC5121">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0004789B">
+      <w:r w:rsidR="00BC5121">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ano               </w:t>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0004789B">
+      <w:r w:rsidR="00BC5121">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0004789B">
+      <w:r w:rsidR="00BC5121">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00EF5A26">
+    <w:p w14:paraId="7EA8143C" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00EF5A26">
       <w:pPr>
         <w:pStyle w:val="Textbubliny"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="-497"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A66BF" w:rsidRDefault="005A66BF" w:rsidP="00EF5A26">
+    <w:p w14:paraId="111D4992" w14:textId="77777777" w:rsidR="005A66BF" w:rsidRDefault="005A66BF" w:rsidP="00EF5A26">
       <w:pPr>
         <w:pStyle w:val="Textbubliny"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="-497"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A66BF" w:rsidRDefault="005A66BF" w:rsidP="00EF5A26">
+    <w:p w14:paraId="2B9C1E9D" w14:textId="77777777" w:rsidR="005A66BF" w:rsidRDefault="005A66BF" w:rsidP="00EF5A26">
       <w:pPr>
         <w:pStyle w:val="Textbubliny"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="-497"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5A26" w:rsidRPr="008860FA" w:rsidTr="003E6FC4">
+      <w:tr w:rsidR="00EF5A26" w:rsidRPr="008860FA" w14:paraId="3C3A28F8" w14:textId="77777777" w:rsidTr="003E6FC4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00651F95">
+          <w:p w14:paraId="1F4F25D5" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00651F95">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00651F95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="3A6B2A15" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Podpisy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5A26" w:rsidRPr="008860FA" w:rsidTr="003E6FC4">
+      <w:tr w:rsidR="00EF5A26" w:rsidRPr="008860FA" w14:paraId="64521A90" w14:textId="77777777" w:rsidTr="003E6FC4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="1E42748F" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="57" w:right="-108" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>V(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="767E49D8" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:pStyle w:val="Textbubliny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="65E3D0A3" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:pStyle w:val="Textbubliny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="6FC7F014" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="0047296A" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:pStyle w:val="Textbubliny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5A26" w:rsidRPr="008860FA" w:rsidTr="003E6FC4">
+      <w:tr w:rsidR="00EF5A26" w:rsidRPr="008860FA" w14:paraId="6C6B1C33" w14:textId="77777777" w:rsidTr="003E6FC4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="3CD1E459" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="5B320299" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:pStyle w:val="Textbubliny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="289A8060" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="4A3B9FB7" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:pStyle w:val="Textbubliny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00EF5A26">
+    <w:p w14:paraId="6425BFDE" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00EF5A26">
       <w:pPr>
         <w:pStyle w:val="Textbubliny"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00EF5A26">
+    <w:p w14:paraId="173EA4DB" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00EF5A26">
       <w:pPr>
         <w:pStyle w:val="Textbubliny"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006149B4" w:rsidRDefault="006149B4" w:rsidP="00EF5A26">
+    <w:p w14:paraId="59472D0A" w14:textId="77777777" w:rsidR="006149B4" w:rsidRDefault="006149B4" w:rsidP="00EF5A26">
       <w:pPr>
         <w:pStyle w:val="Textbubliny"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E3061" w:rsidRDefault="001E3061" w:rsidP="00EF5A26">
+    <w:p w14:paraId="1A97BD6A" w14:textId="77777777" w:rsidR="001E3061" w:rsidRDefault="001E3061" w:rsidP="00EF5A26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-497" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5A26" w:rsidRPr="00DE20C4" w:rsidTr="00D86939">
+      <w:tr w:rsidR="00EF5A26" w:rsidRPr="00DE20C4" w14:paraId="05D2FD92" w14:textId="77777777" w:rsidTr="00D86939">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00651F95" w:rsidP="00B924FF">
+          <w:p w14:paraId="4A4A4ABF" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00651F95" w:rsidP="00B924FF">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00EF5A26" w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>V.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
+          <w:p w14:paraId="1F2266EB" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-70"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Přílohy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0047740E" w:rsidRDefault="0047740E" w:rsidP="00EF5A26">
+    <w:p w14:paraId="0A56865C" w14:textId="77777777" w:rsidR="0047740E" w:rsidRDefault="0047740E" w:rsidP="00EF5A26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="529"/>
         <w:gridCol w:w="4574"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0047740E" w:rsidRPr="005C636F" w:rsidTr="006149B4">
+      <w:tr w:rsidR="0047740E" w:rsidRPr="005C636F" w14:paraId="3E142901" w14:textId="77777777" w:rsidTr="006149B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047740E" w:rsidRPr="00F068CE" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="346D335E" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="00F068CE" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-397" w:firstLine="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F09E"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4574" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047740E" w:rsidRPr="005C636F" w:rsidRDefault="0047740E" w:rsidP="00130EF0">
+          <w:p w14:paraId="5C585C9C" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="005C636F" w:rsidRDefault="0047740E" w:rsidP="00130EF0">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C636F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>listin</w:t>
             </w:r>
             <w:r w:rsidR="00130EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="005C636F">
@@ -7563,525 +7565,525 @@
             </w:r>
             <w:r w:rsidR="001B620F" w:rsidRPr="005C636F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047740E" w:rsidRPr="005C636F" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="44E5C71B" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="005C636F" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047740E" w:rsidRPr="005C636F" w:rsidTr="006149B4">
+      <w:tr w:rsidR="0047740E" w:rsidRPr="005C636F" w14:paraId="41FE6327" w14:textId="77777777" w:rsidTr="006149B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047740E" w:rsidRPr="00F068CE" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="2675EF2B" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="00F068CE" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="15651C5D" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="62FDEA29" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="420D0095" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="07DC3E3B" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="274C18B4" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="2D5C7EDE" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="507BDD72" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="3AEB2D3D" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="6B335A4B" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="2C1BE6FC" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="45790F36" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="50497743" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="2D712DB7" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="69F3A04B" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="42593CC8" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="747D8ED5" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="0FDD7AD7" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="3EBE4E84" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="25D6F193" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006149B4" w:rsidRPr="005C636F" w:rsidTr="006149B4">
+      <w:tr w:rsidR="006149B4" w:rsidRPr="005C636F" w14:paraId="434174CD" w14:textId="77777777" w:rsidTr="006149B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006149B4" w:rsidRPr="00F068CE" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
+          <w:p w14:paraId="572EA556" w14:textId="77777777" w:rsidR="006149B4" w:rsidRPr="00F068CE" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006149B4" w:rsidRPr="0047296A" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
+          <w:p w14:paraId="3389A9BD" w14:textId="77777777" w:rsidR="006149B4" w:rsidRPr="0047296A" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006149B4" w:rsidRPr="005C636F" w:rsidTr="006149B4">
+      <w:tr w:rsidR="006149B4" w:rsidRPr="005C636F" w14:paraId="5D751570" w14:textId="77777777" w:rsidTr="006149B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006149B4" w:rsidRPr="00F068CE" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
+          <w:p w14:paraId="412ABEB4" w14:textId="77777777" w:rsidR="006149B4" w:rsidRPr="00F068CE" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006149B4" w:rsidRPr="0047296A" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
+          <w:p w14:paraId="1FE2DE41" w14:textId="77777777" w:rsidR="006149B4" w:rsidRPr="0047296A" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130EF0" w:rsidRPr="005C636F" w:rsidTr="006149B4">
+      <w:tr w:rsidR="00130EF0" w:rsidRPr="005C636F" w14:paraId="76E6C2A9" w14:textId="77777777" w:rsidTr="006149B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00130EF0" w:rsidRPr="00F068CE" w:rsidRDefault="00130EF0" w:rsidP="00E7070C">
+          <w:p w14:paraId="6FC461DF" w14:textId="77777777" w:rsidR="00130EF0" w:rsidRPr="00F068CE" w:rsidRDefault="00130EF0" w:rsidP="00E7070C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00130EF0" w:rsidRPr="0047296A" w:rsidRDefault="00130EF0" w:rsidP="00E7070C">
+          <w:p w14:paraId="5BEB8F56" w14:textId="77777777" w:rsidR="00130EF0" w:rsidRPr="0047296A" w:rsidRDefault="00130EF0" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0047740E" w:rsidRDefault="0047740E" w:rsidP="00EF5A26">
+    <w:p w14:paraId="0DC6C73B" w14:textId="77777777" w:rsidR="0047740E" w:rsidRDefault="0047740E" w:rsidP="00EF5A26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="529"/>
         <w:gridCol w:w="4574"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0047740E" w:rsidRPr="005C636F" w:rsidTr="006149B4">
+      <w:tr w:rsidR="0047740E" w:rsidRPr="005C636F" w14:paraId="072BD5A7" w14:textId="77777777" w:rsidTr="006149B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047740E" w:rsidRPr="00F068CE" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="1DD5E366" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="00F068CE" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-397" w:firstLine="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F09E"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4574" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047740E" w:rsidRPr="005C636F" w:rsidRDefault="0047740E" w:rsidP="00130EF0">
+          <w:p w14:paraId="3181860A" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="005C636F" w:rsidRDefault="0047740E" w:rsidP="00130EF0">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C636F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>listin</w:t>
             </w:r>
             <w:r w:rsidR="00130EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="005C636F">
@@ -8102,3529 +8104,545 @@
             </w:r>
             <w:r w:rsidR="001B620F" w:rsidRPr="005C636F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047740E" w:rsidRPr="005C636F" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="50FFFA22" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="005C636F" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047740E" w:rsidRPr="005C636F" w:rsidTr="006149B4">
+      <w:tr w:rsidR="0047740E" w:rsidRPr="005C636F" w14:paraId="63E85A5C" w14:textId="77777777" w:rsidTr="006149B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047740E" w:rsidRPr="00F068CE" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="37B01F57" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="00F068CE" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="7AAF24DE" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="2C2657CE" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="560336C0" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="54585770" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="5C1F4EE9" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="382317B6" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="35517D81" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="12489648" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="05BA0886" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="4CE5B147" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="22CEDE44" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="753198A3" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="0AB99F6D" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="0E25D5F8" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="5C8E3580" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="56A7685C" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="6F5B6ABC" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="211A9BEB" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
+          <w:p w14:paraId="14DC5653" w14:textId="77777777" w:rsidR="0047740E" w:rsidRPr="0047296A" w:rsidRDefault="0047740E" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006149B4" w:rsidRPr="005C636F" w:rsidTr="006149B4">
+      <w:tr w:rsidR="006149B4" w:rsidRPr="005C636F" w14:paraId="19C58814" w14:textId="77777777" w:rsidTr="006149B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006149B4" w:rsidRPr="00F068CE" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
+          <w:p w14:paraId="63DF5BB4" w14:textId="77777777" w:rsidR="006149B4" w:rsidRPr="00F068CE" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006149B4" w:rsidRPr="0047296A" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
+          <w:p w14:paraId="0ACDF1E5" w14:textId="77777777" w:rsidR="006149B4" w:rsidRPr="0047296A" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006149B4" w:rsidRPr="005C636F" w:rsidTr="006149B4">
+      <w:tr w:rsidR="006149B4" w:rsidRPr="005C636F" w14:paraId="1E9F91FD" w14:textId="77777777" w:rsidTr="006149B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006149B4" w:rsidRPr="00F068CE" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
+          <w:p w14:paraId="4A022F59" w14:textId="77777777" w:rsidR="006149B4" w:rsidRPr="00F068CE" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006149B4" w:rsidRPr="0047296A" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
+          <w:p w14:paraId="50DF3921" w14:textId="77777777" w:rsidR="006149B4" w:rsidRPr="0047296A" w:rsidRDefault="006149B4" w:rsidP="00E7070C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F6761E" w:rsidRDefault="00F6761E" w:rsidP="00EF5A26">
+    <w:p w14:paraId="6AB05912" w14:textId="77777777" w:rsidR="00F6761E" w:rsidRDefault="00F6761E" w:rsidP="00EF5A26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006149B4" w:rsidRDefault="006149B4" w:rsidP="004A0861">
+    <w:p w14:paraId="0A55F04B" w14:textId="77777777" w:rsidR="006149B4" w:rsidRDefault="006149B4" w:rsidP="004A0861">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00130EF0">
+    <w:p w14:paraId="1DF01E2D" w14:textId="77777777" w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00130EF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="006607CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00130EF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00342B6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nehodící se škrtněte.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A66BF" w:rsidRDefault="005A66BF" w:rsidP="00EF5A26">
-[...2983 lines deleted...]
-    <w:sectPr w:rsidR="00CA46EB" w:rsidSect="0034162F">
+    <w:sectPr w:rsidR="00EF5A26" w:rsidSect="0034162F">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1418" w:header="567" w:footer="624" w:gutter="0"/>
       <w:cols w:space="1560"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0004789B" w:rsidRDefault="0004789B" w:rsidP="004E6DFF">
+    <w:p w14:paraId="4C894933" w14:textId="77777777" w:rsidR="00004561" w:rsidRDefault="00004561" w:rsidP="004E6DFF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0004789B" w:rsidRDefault="0004789B" w:rsidP="004E6DFF">
+    <w:p w14:paraId="64F02A54" w14:textId="77777777" w:rsidR="00004561" w:rsidRDefault="00004561" w:rsidP="004E6DFF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -11639,105 +8657,105 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DD3AB4" w:rsidRDefault="00A44279" w:rsidP="00A44279">
+  <w:p w14:paraId="53CE42FC" w14:textId="77777777" w:rsidR="00DD3AB4" w:rsidRDefault="00A44279" w:rsidP="00A44279">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4819"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00DD3AB4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Str. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000107E9" w:rsidRDefault="000107E9" w:rsidP="00DD3AB4">
+  <w:p w14:paraId="54D3FBF8" w14:textId="77777777" w:rsidR="000107E9" w:rsidRDefault="000107E9" w:rsidP="00DD3AB4">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="17719"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000107E9" w:rsidRDefault="000107E9">
+  <w:p w14:paraId="714AF4AE" w14:textId="77777777" w:rsidR="000107E9" w:rsidRDefault="000107E9">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6.9</w:t>
     </w:r>
     <w:r w:rsidR="006149B4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -11769,69 +8787,69 @@
       <w:t>14</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0004789B" w:rsidRDefault="0004789B" w:rsidP="004E6DFF">
+    <w:p w14:paraId="591711B9" w14:textId="77777777" w:rsidR="00004561" w:rsidRDefault="00004561" w:rsidP="004E6DFF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0004789B" w:rsidRDefault="0004789B" w:rsidP="004E6DFF">
+    <w:p w14:paraId="2821FFB7" w14:textId="77777777" w:rsidR="00004561" w:rsidRDefault="00004561" w:rsidP="004E6DFF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000107E9" w:rsidRDefault="000107E9">
+  <w:p w14:paraId="47CC3529" w14:textId="77777777" w:rsidR="000107E9" w:rsidRDefault="000107E9">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008C3766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F6A48AE"/>
     <w:lvl w:ilvl="0" w:tplc="B1523C5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="218" w:hanging="360"/>
@@ -12829,51 +9847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C903A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D743F7A"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
@@ -13102,50 +10120,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EEF6FF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6CEA2D4"/>
+    <w:lvl w:ilvl="0" w:tplc="C5F01BC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="218" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="938" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1658" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2378" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3098" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3818" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4538" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5258" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5978" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB3499B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C996FAE8"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13197,282 +10304,293 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="11"/>
   </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE6BD5"/>
     <w:rsid w:val="00001825"/>
+    <w:rsid w:val="00004561"/>
     <w:rsid w:val="000071BC"/>
     <w:rsid w:val="00007F69"/>
     <w:rsid w:val="000107E9"/>
     <w:rsid w:val="00010D15"/>
     <w:rsid w:val="00012CC9"/>
     <w:rsid w:val="00043E43"/>
     <w:rsid w:val="0004789B"/>
     <w:rsid w:val="00051731"/>
     <w:rsid w:val="0005518D"/>
     <w:rsid w:val="000772FC"/>
     <w:rsid w:val="000774FC"/>
     <w:rsid w:val="000800D2"/>
     <w:rsid w:val="00081D92"/>
     <w:rsid w:val="00085B46"/>
     <w:rsid w:val="000A3DCC"/>
     <w:rsid w:val="000A67B9"/>
     <w:rsid w:val="000A794F"/>
     <w:rsid w:val="000B28E7"/>
     <w:rsid w:val="000B310B"/>
     <w:rsid w:val="000C26ED"/>
     <w:rsid w:val="000C3AAD"/>
     <w:rsid w:val="000C5A1A"/>
+    <w:rsid w:val="000D068B"/>
     <w:rsid w:val="000D47C6"/>
     <w:rsid w:val="000D4C21"/>
     <w:rsid w:val="000D4FEF"/>
     <w:rsid w:val="000E0BB4"/>
     <w:rsid w:val="000E25AA"/>
     <w:rsid w:val="000E2E21"/>
     <w:rsid w:val="000E3071"/>
     <w:rsid w:val="000E47F0"/>
     <w:rsid w:val="000E6674"/>
     <w:rsid w:val="000F32F4"/>
     <w:rsid w:val="001052B4"/>
     <w:rsid w:val="00120977"/>
     <w:rsid w:val="001211D1"/>
     <w:rsid w:val="00121692"/>
     <w:rsid w:val="001238D1"/>
     <w:rsid w:val="00130EF0"/>
     <w:rsid w:val="00131457"/>
     <w:rsid w:val="00132539"/>
     <w:rsid w:val="00141AB2"/>
     <w:rsid w:val="001455BB"/>
     <w:rsid w:val="00150460"/>
     <w:rsid w:val="00150A76"/>
     <w:rsid w:val="00151CB8"/>
     <w:rsid w:val="00161F47"/>
     <w:rsid w:val="00163FC1"/>
+    <w:rsid w:val="00166D02"/>
     <w:rsid w:val="00174125"/>
     <w:rsid w:val="00191E71"/>
     <w:rsid w:val="001926D9"/>
     <w:rsid w:val="00195AD0"/>
     <w:rsid w:val="001A1050"/>
     <w:rsid w:val="001A61C5"/>
     <w:rsid w:val="001A64C3"/>
     <w:rsid w:val="001B620F"/>
     <w:rsid w:val="001C4536"/>
     <w:rsid w:val="001C5078"/>
     <w:rsid w:val="001E3061"/>
     <w:rsid w:val="001F0368"/>
     <w:rsid w:val="001F1BFD"/>
     <w:rsid w:val="001F3747"/>
     <w:rsid w:val="002014C3"/>
+    <w:rsid w:val="00203B7D"/>
     <w:rsid w:val="002166B6"/>
     <w:rsid w:val="002175E3"/>
     <w:rsid w:val="00224237"/>
     <w:rsid w:val="00237347"/>
     <w:rsid w:val="00242402"/>
     <w:rsid w:val="0025665F"/>
+    <w:rsid w:val="0026249A"/>
     <w:rsid w:val="0026431A"/>
     <w:rsid w:val="00264FD7"/>
     <w:rsid w:val="002746A8"/>
     <w:rsid w:val="00274A8D"/>
     <w:rsid w:val="00283658"/>
     <w:rsid w:val="002903F4"/>
     <w:rsid w:val="0029665C"/>
     <w:rsid w:val="002A03B0"/>
     <w:rsid w:val="002A2383"/>
     <w:rsid w:val="002A4DB9"/>
     <w:rsid w:val="002B47EB"/>
     <w:rsid w:val="002C341F"/>
     <w:rsid w:val="002C5A9A"/>
     <w:rsid w:val="002E06C9"/>
     <w:rsid w:val="002E1798"/>
     <w:rsid w:val="002F1A0A"/>
     <w:rsid w:val="002F232B"/>
     <w:rsid w:val="002F3CCF"/>
     <w:rsid w:val="00304CE9"/>
     <w:rsid w:val="003212F1"/>
     <w:rsid w:val="00323A3C"/>
     <w:rsid w:val="003250C7"/>
     <w:rsid w:val="003272A4"/>
     <w:rsid w:val="003273BD"/>
     <w:rsid w:val="00330144"/>
     <w:rsid w:val="00330C54"/>
     <w:rsid w:val="00340346"/>
     <w:rsid w:val="0034039F"/>
     <w:rsid w:val="0034162F"/>
     <w:rsid w:val="00360ECE"/>
+    <w:rsid w:val="00361EB1"/>
     <w:rsid w:val="00363D36"/>
     <w:rsid w:val="00371A6C"/>
     <w:rsid w:val="00376112"/>
     <w:rsid w:val="0037779E"/>
     <w:rsid w:val="00382CDA"/>
     <w:rsid w:val="00383093"/>
     <w:rsid w:val="003A2D56"/>
     <w:rsid w:val="003B0174"/>
     <w:rsid w:val="003B0DE4"/>
     <w:rsid w:val="003B21DE"/>
     <w:rsid w:val="003B6AE7"/>
     <w:rsid w:val="003C6F59"/>
     <w:rsid w:val="003D2B7C"/>
     <w:rsid w:val="003D79C7"/>
     <w:rsid w:val="003E6FC4"/>
     <w:rsid w:val="0040410E"/>
     <w:rsid w:val="00404A76"/>
     <w:rsid w:val="00406403"/>
     <w:rsid w:val="00416476"/>
     <w:rsid w:val="004219E8"/>
     <w:rsid w:val="00430D74"/>
     <w:rsid w:val="00431640"/>
+    <w:rsid w:val="00436649"/>
     <w:rsid w:val="00437837"/>
     <w:rsid w:val="00452E02"/>
     <w:rsid w:val="00454A47"/>
     <w:rsid w:val="00463514"/>
     <w:rsid w:val="00466943"/>
     <w:rsid w:val="0047138B"/>
     <w:rsid w:val="0047296A"/>
     <w:rsid w:val="00472AE5"/>
+    <w:rsid w:val="00474E12"/>
     <w:rsid w:val="00475FED"/>
     <w:rsid w:val="004766B9"/>
     <w:rsid w:val="0047740E"/>
     <w:rsid w:val="004969D7"/>
     <w:rsid w:val="004972B8"/>
     <w:rsid w:val="004A0861"/>
     <w:rsid w:val="004A10DD"/>
     <w:rsid w:val="004A3ECB"/>
     <w:rsid w:val="004A52C2"/>
     <w:rsid w:val="004A6E2F"/>
     <w:rsid w:val="004B39C7"/>
     <w:rsid w:val="004C19BD"/>
     <w:rsid w:val="004E2C00"/>
     <w:rsid w:val="004E3C2D"/>
     <w:rsid w:val="004E6DFF"/>
     <w:rsid w:val="005173EB"/>
     <w:rsid w:val="0052545B"/>
     <w:rsid w:val="00534F1A"/>
     <w:rsid w:val="00547636"/>
     <w:rsid w:val="00551961"/>
     <w:rsid w:val="0055273A"/>
     <w:rsid w:val="00553617"/>
     <w:rsid w:val="005536AA"/>
     <w:rsid w:val="00554643"/>
     <w:rsid w:val="00554F6F"/>
     <w:rsid w:val="005764A3"/>
     <w:rsid w:val="0058113A"/>
     <w:rsid w:val="005825B6"/>
     <w:rsid w:val="005A065B"/>
     <w:rsid w:val="005A1052"/>
     <w:rsid w:val="005A66BF"/>
     <w:rsid w:val="005B2A9C"/>
     <w:rsid w:val="005C2D5C"/>
     <w:rsid w:val="005C636F"/>
+    <w:rsid w:val="005D09EC"/>
     <w:rsid w:val="005E1E5B"/>
     <w:rsid w:val="005E2042"/>
     <w:rsid w:val="005E29E1"/>
     <w:rsid w:val="005F1A32"/>
     <w:rsid w:val="0060366E"/>
     <w:rsid w:val="006057DC"/>
     <w:rsid w:val="00606E6F"/>
     <w:rsid w:val="00612C5A"/>
     <w:rsid w:val="006149B4"/>
     <w:rsid w:val="00621B1B"/>
     <w:rsid w:val="00631447"/>
     <w:rsid w:val="00631531"/>
     <w:rsid w:val="00631AE0"/>
     <w:rsid w:val="00631F83"/>
     <w:rsid w:val="00634A4C"/>
     <w:rsid w:val="00634BFF"/>
     <w:rsid w:val="00640FFC"/>
     <w:rsid w:val="00651F95"/>
     <w:rsid w:val="006535B9"/>
     <w:rsid w:val="00653935"/>
     <w:rsid w:val="00653F72"/>
     <w:rsid w:val="00656929"/>
     <w:rsid w:val="00656E81"/>
     <w:rsid w:val="006607CC"/>
     <w:rsid w:val="00673BFA"/>
@@ -13484,99 +10602,105 @@
     <w:rsid w:val="006B2DCD"/>
     <w:rsid w:val="006B42A3"/>
     <w:rsid w:val="006B5AE9"/>
     <w:rsid w:val="006B6279"/>
     <w:rsid w:val="006C0A95"/>
     <w:rsid w:val="006C1320"/>
     <w:rsid w:val="006C55AF"/>
     <w:rsid w:val="006D46B7"/>
     <w:rsid w:val="006E2506"/>
     <w:rsid w:val="006E302E"/>
     <w:rsid w:val="006F7D49"/>
     <w:rsid w:val="00715EDB"/>
     <w:rsid w:val="00723A90"/>
     <w:rsid w:val="00727E52"/>
     <w:rsid w:val="007369F1"/>
     <w:rsid w:val="00736C78"/>
     <w:rsid w:val="007371D9"/>
     <w:rsid w:val="00744B12"/>
     <w:rsid w:val="00757E0B"/>
     <w:rsid w:val="00764EBC"/>
     <w:rsid w:val="00774000"/>
     <w:rsid w:val="00774CF7"/>
     <w:rsid w:val="00775451"/>
     <w:rsid w:val="0079415F"/>
     <w:rsid w:val="00795781"/>
+    <w:rsid w:val="007973DD"/>
     <w:rsid w:val="007B21DE"/>
     <w:rsid w:val="007B2F17"/>
     <w:rsid w:val="007B43AA"/>
     <w:rsid w:val="007C6C45"/>
     <w:rsid w:val="007D1178"/>
     <w:rsid w:val="007D14E4"/>
     <w:rsid w:val="007D6B5F"/>
     <w:rsid w:val="007E34EA"/>
     <w:rsid w:val="007E3B29"/>
     <w:rsid w:val="007E7732"/>
     <w:rsid w:val="007F08A8"/>
     <w:rsid w:val="008003DC"/>
     <w:rsid w:val="00806F1C"/>
     <w:rsid w:val="0081502F"/>
     <w:rsid w:val="00815F0A"/>
     <w:rsid w:val="00821FA7"/>
     <w:rsid w:val="00827640"/>
     <w:rsid w:val="00830E98"/>
     <w:rsid w:val="00831261"/>
     <w:rsid w:val="00844D20"/>
     <w:rsid w:val="00847408"/>
     <w:rsid w:val="008524AA"/>
     <w:rsid w:val="008561AA"/>
     <w:rsid w:val="00862946"/>
     <w:rsid w:val="008721B0"/>
+    <w:rsid w:val="00881655"/>
     <w:rsid w:val="008824C0"/>
     <w:rsid w:val="0088323D"/>
     <w:rsid w:val="00892F65"/>
     <w:rsid w:val="008A2C6B"/>
     <w:rsid w:val="008A4FE5"/>
     <w:rsid w:val="008B391A"/>
     <w:rsid w:val="008B6C33"/>
+    <w:rsid w:val="008D33A4"/>
     <w:rsid w:val="008D580B"/>
     <w:rsid w:val="008D79E5"/>
     <w:rsid w:val="008E340D"/>
     <w:rsid w:val="008E765C"/>
     <w:rsid w:val="008E7E2E"/>
     <w:rsid w:val="008F0C7C"/>
     <w:rsid w:val="008F0FA3"/>
     <w:rsid w:val="008F6F62"/>
     <w:rsid w:val="00901ECA"/>
     <w:rsid w:val="0090429F"/>
     <w:rsid w:val="0090442F"/>
     <w:rsid w:val="0091067D"/>
     <w:rsid w:val="00913C07"/>
     <w:rsid w:val="00915EF7"/>
+    <w:rsid w:val="00916C8E"/>
     <w:rsid w:val="009207AC"/>
     <w:rsid w:val="00922A8A"/>
     <w:rsid w:val="00925204"/>
+    <w:rsid w:val="00950336"/>
+    <w:rsid w:val="00951510"/>
     <w:rsid w:val="00952583"/>
     <w:rsid w:val="009549BB"/>
     <w:rsid w:val="0095559C"/>
     <w:rsid w:val="00957321"/>
     <w:rsid w:val="00962088"/>
     <w:rsid w:val="00964F16"/>
     <w:rsid w:val="0096576E"/>
     <w:rsid w:val="00974A34"/>
     <w:rsid w:val="00976798"/>
     <w:rsid w:val="0099515F"/>
     <w:rsid w:val="009A4CB1"/>
     <w:rsid w:val="009A5B83"/>
     <w:rsid w:val="009B0F16"/>
     <w:rsid w:val="009B1A5E"/>
     <w:rsid w:val="009B65D1"/>
     <w:rsid w:val="009C09FC"/>
     <w:rsid w:val="009C6C9B"/>
     <w:rsid w:val="009D0FA6"/>
     <w:rsid w:val="009D17FB"/>
     <w:rsid w:val="009D6736"/>
     <w:rsid w:val="009F0861"/>
     <w:rsid w:val="009F5E7E"/>
     <w:rsid w:val="00A009D7"/>
     <w:rsid w:val="00A02D17"/>
     <w:rsid w:val="00A0612C"/>
@@ -13603,197 +10727,204 @@
     <w:rsid w:val="00AE35EB"/>
     <w:rsid w:val="00AE381A"/>
     <w:rsid w:val="00AE6BD5"/>
     <w:rsid w:val="00AE77F4"/>
     <w:rsid w:val="00AF2D8B"/>
     <w:rsid w:val="00B015B3"/>
     <w:rsid w:val="00B02459"/>
     <w:rsid w:val="00B0562B"/>
     <w:rsid w:val="00B06D76"/>
     <w:rsid w:val="00B123F3"/>
     <w:rsid w:val="00B26C15"/>
     <w:rsid w:val="00B342FE"/>
     <w:rsid w:val="00B57DBE"/>
     <w:rsid w:val="00B60243"/>
     <w:rsid w:val="00B60ED2"/>
     <w:rsid w:val="00B667B5"/>
     <w:rsid w:val="00B8671E"/>
     <w:rsid w:val="00B910C8"/>
     <w:rsid w:val="00B924FF"/>
     <w:rsid w:val="00B92AA1"/>
     <w:rsid w:val="00B96834"/>
     <w:rsid w:val="00BA18F2"/>
     <w:rsid w:val="00BA5C10"/>
     <w:rsid w:val="00BB2908"/>
     <w:rsid w:val="00BC13C3"/>
+    <w:rsid w:val="00BC5121"/>
     <w:rsid w:val="00BC6476"/>
     <w:rsid w:val="00BD6515"/>
     <w:rsid w:val="00BD6F21"/>
     <w:rsid w:val="00BD7427"/>
     <w:rsid w:val="00BF23EB"/>
     <w:rsid w:val="00BF767A"/>
     <w:rsid w:val="00C03747"/>
     <w:rsid w:val="00C04ACF"/>
+    <w:rsid w:val="00C1723D"/>
     <w:rsid w:val="00C17E6E"/>
     <w:rsid w:val="00C21945"/>
     <w:rsid w:val="00C30D75"/>
     <w:rsid w:val="00C315E0"/>
     <w:rsid w:val="00C409A4"/>
     <w:rsid w:val="00C5445D"/>
     <w:rsid w:val="00C54EB1"/>
     <w:rsid w:val="00C630FC"/>
     <w:rsid w:val="00C70921"/>
     <w:rsid w:val="00C71490"/>
     <w:rsid w:val="00C76CDA"/>
     <w:rsid w:val="00C81FB8"/>
+    <w:rsid w:val="00C862BE"/>
     <w:rsid w:val="00C86D07"/>
     <w:rsid w:val="00C9632D"/>
     <w:rsid w:val="00C978DE"/>
     <w:rsid w:val="00CA46EB"/>
     <w:rsid w:val="00CB3933"/>
     <w:rsid w:val="00CC44A0"/>
     <w:rsid w:val="00CC5AD3"/>
     <w:rsid w:val="00CC6413"/>
     <w:rsid w:val="00CC71A6"/>
     <w:rsid w:val="00CD0F6F"/>
     <w:rsid w:val="00CD48D9"/>
     <w:rsid w:val="00CD6428"/>
     <w:rsid w:val="00CE05A8"/>
     <w:rsid w:val="00CE26EE"/>
     <w:rsid w:val="00CE4E70"/>
     <w:rsid w:val="00CE78BF"/>
     <w:rsid w:val="00CF683E"/>
     <w:rsid w:val="00D018D3"/>
     <w:rsid w:val="00D05197"/>
     <w:rsid w:val="00D1423F"/>
     <w:rsid w:val="00D15CFA"/>
     <w:rsid w:val="00D168D3"/>
     <w:rsid w:val="00D16A10"/>
     <w:rsid w:val="00D257BD"/>
+    <w:rsid w:val="00D26ADA"/>
     <w:rsid w:val="00D32F0A"/>
     <w:rsid w:val="00D35F17"/>
     <w:rsid w:val="00D3608F"/>
     <w:rsid w:val="00D36106"/>
     <w:rsid w:val="00D47DA3"/>
     <w:rsid w:val="00D6600D"/>
     <w:rsid w:val="00D713C4"/>
     <w:rsid w:val="00D748C9"/>
     <w:rsid w:val="00D81F97"/>
     <w:rsid w:val="00D86939"/>
     <w:rsid w:val="00DA2C7D"/>
     <w:rsid w:val="00DA741E"/>
     <w:rsid w:val="00DB66D5"/>
     <w:rsid w:val="00DB7EAD"/>
     <w:rsid w:val="00DC4DFB"/>
+    <w:rsid w:val="00DC61CF"/>
     <w:rsid w:val="00DD1294"/>
     <w:rsid w:val="00DD3AB4"/>
     <w:rsid w:val="00DD5160"/>
     <w:rsid w:val="00DE5D7F"/>
     <w:rsid w:val="00DF03E9"/>
     <w:rsid w:val="00DF4795"/>
     <w:rsid w:val="00E02810"/>
     <w:rsid w:val="00E06CF1"/>
     <w:rsid w:val="00E13AE3"/>
     <w:rsid w:val="00E141A0"/>
     <w:rsid w:val="00E3231F"/>
     <w:rsid w:val="00E44196"/>
     <w:rsid w:val="00E47905"/>
     <w:rsid w:val="00E54421"/>
     <w:rsid w:val="00E544CD"/>
     <w:rsid w:val="00E54731"/>
     <w:rsid w:val="00E56003"/>
     <w:rsid w:val="00E67264"/>
     <w:rsid w:val="00E7070C"/>
     <w:rsid w:val="00E714E9"/>
     <w:rsid w:val="00E90435"/>
     <w:rsid w:val="00E96556"/>
     <w:rsid w:val="00EA55D0"/>
     <w:rsid w:val="00EB5B97"/>
     <w:rsid w:val="00EC19F1"/>
     <w:rsid w:val="00EE0D7E"/>
     <w:rsid w:val="00EE4C65"/>
     <w:rsid w:val="00EE6B58"/>
     <w:rsid w:val="00EE79DB"/>
     <w:rsid w:val="00EF1970"/>
     <w:rsid w:val="00EF5A26"/>
     <w:rsid w:val="00EF5A32"/>
+    <w:rsid w:val="00F06072"/>
     <w:rsid w:val="00F06570"/>
     <w:rsid w:val="00F068CE"/>
     <w:rsid w:val="00F10692"/>
     <w:rsid w:val="00F11CFA"/>
     <w:rsid w:val="00F22359"/>
     <w:rsid w:val="00F23B38"/>
     <w:rsid w:val="00F27F2B"/>
     <w:rsid w:val="00F31B24"/>
     <w:rsid w:val="00F32DFC"/>
     <w:rsid w:val="00F33068"/>
     <w:rsid w:val="00F3625B"/>
     <w:rsid w:val="00F41F52"/>
     <w:rsid w:val="00F62FE0"/>
     <w:rsid w:val="00F6580C"/>
     <w:rsid w:val="00F66FB5"/>
     <w:rsid w:val="00F6761E"/>
     <w:rsid w:val="00F71891"/>
     <w:rsid w:val="00F7776E"/>
     <w:rsid w:val="00F83A17"/>
     <w:rsid w:val="00F90A9E"/>
     <w:rsid w:val="00F96221"/>
     <w:rsid w:val="00FA5796"/>
     <w:rsid w:val="00FB1112"/>
+    <w:rsid w:val="00FB3BEC"/>
     <w:rsid w:val="00FC0041"/>
     <w:rsid w:val="00FC042D"/>
     <w:rsid w:val="00FC1696"/>
     <w:rsid w:val="00FE577F"/>
     <w:rsid w:val="00FE6A26"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FE74C6"/>
     <w:rsid w:val="00FF5B66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0E38015B"/>
+  <w14:docId w14:val="157C9210"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E124A206-3B60-407B-A15A-05AD0B55796F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14980,70 +12111,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6984</Characters>
+  <Pages>2</Pages>
+  <Words>309</Words>
+  <Characters>1824</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6.91.1-2011</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CUZK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8151</CharactersWithSpaces>
+  <CharactersWithSpaces>2129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6.91.1-2011</dc:title>
   <dc:subject>Ohlášení změny údajů o pozemku k zápisu do katastru nemovitostí</dc:subject>
   <dc:creator>Olivová Květa</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>