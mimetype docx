--- v0 (2025-10-06)
+++ v1 (2026-08-24)
@@ -14,52 +14,50 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00330144" w:rsidRDefault="00A02D17" w:rsidP="003B0174">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-415290</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-261620</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6812280" cy="706755"/>
                 <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -91,159 +89,159 @@
                             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:effectLst>
                                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                   <a:srgbClr val="808080"/>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="002E1798" w:rsidRDefault="00A009D7" w:rsidP="0034162F">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:ind w:right="-65"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
-                            <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
+                            <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
+                            <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
                             <w:r w:rsidRPr="00AF2D8B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Ohlášení </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t xml:space="preserve">změny </w:t>
                             </w:r>
                             <w:r w:rsidR="004E2C00">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t>údajů o</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
+                            <w:bookmarkEnd w:id="0"/>
                             <w:bookmarkEnd w:id="1"/>
-                            <w:bookmarkEnd w:id="2"/>
                             <w:r w:rsidR="00C315E0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t>jednotce</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00EE6B58" w:rsidRPr="00AF2D8B" w:rsidRDefault="00A009D7" w:rsidP="0034162F">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:ind w:right="-65"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="3" w:name="OLE_LINK3"/>
-                            <w:bookmarkStart w:id="4" w:name="OLE_LINK4"/>
+                            <w:bookmarkStart w:id="2" w:name="OLE_LINK3"/>
+                            <w:bookmarkStart w:id="3" w:name="OLE_LINK4"/>
                             <w:r w:rsidRPr="00AF2D8B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t>k zápisu do</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AF2D8B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t>katastru nemovitostí</w:t>
                             </w:r>
+                            <w:bookmarkEnd w:id="2"/>
                             <w:bookmarkEnd w:id="3"/>
-                            <w:bookmarkEnd w:id="4"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-32.7pt;margin-top:-20.6pt;width:536.4pt;height:55.65pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCSrmzxgIAAKAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2P2jAQfK/U/2D5ncsHhEB04cRxUFW6&#10;tqdeqz6b2CFWHTu1DQmt+t+7diCF3ktVFaTIa6/XM+Px3t51tUAHpg1XMsfRTYgRk4WiXO5y/PnT&#10;ZjTDyFgiKRFKshwfmcF3i9evbtsmY7GqlKBMIygiTdY2Oa6sbbIgMEXFamJuVMMkLJZK18RCqHcB&#10;1aSF6rUI4jCcBq3StNGqYMbA7EO/iBe+flmywn4oS8MsEjkGbNZ/tf9u3TdY3JJsp0lT8eIEg/wD&#10;ippwCYcOpR6IJWiv+YtSNS+0Mqq0N4WqA1WWvGCeA7CJwj/YPFekYZ4LiGOaQSbz/8oW7w9PGnGa&#10;4xgjSWq4oo8gGpE7wVDs5Gkbk0HWc/OkHUHTPKriq0FSrSrIYkutVVsxQgFU5PKDqw0uMLAVbdt3&#10;ikJ1srfKK9WVunYFQQPU+Qs5DhfCOosKmJzOojiewb0VsJaG0zRJ/BEkO+9utLFvmKqRG+RYA3Zf&#10;nRwejXVoSHZO8eiV4HTDhfCB3m1XQqMDAXOMp8lm3hMAkpdpQqI2x/MkTjAiYgc2L6z2h1ylmctq&#10;of+dsF6l1dyC4QWvczwbkkjmFFxL6u1oCRf9GNAL6aAyb+WeEkSdhaGfB6G8zX4sN0mYTsazUZom&#10;49FkvA5H97PNarRcRdNpur5f3a+jnw51NMkqTimTa1/TnF0fTf7OVaf31/t18P0A0KFSe+D4XNEW&#10;Ue5uZZzM4whDAA8vTnvWF1IirewXbitvd+cBV+NKzlno/ic5h+r+di8ODl5w6zM6kAqUPKvmDeo8&#10;2XvbdtvuZPOtokewKsDxfoS2BoNK6e8YtdAicmy+7YlmGIm3Euw+jyYT11N8MEnSGAJ9ubK9XCGy&#10;gFI5tuAiP1zZvg/tG813FZwUeeJSLeGJlNy71z2fHhVQcAG0AU/m1LJcn7mMfdbvxrr4BQAA//8D&#10;AFBLAwQUAAYACAAAACEAz1dBPN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy27CMBBF95X4&#10;B2sqdQd2EIQqjYMQKptKRWroB5h4SCL8iGJDkn59h1W7m8fRnTP5drSG3bEPrXcSkoUAhq7yunW1&#10;hO/TYf4KLETltDLeoYQJA2yL2VOuMu0H94X3MtaMQlzIlIQmxi7jPFQNWhUWvkNHu4vvrYrU9jXX&#10;vRoo3Bq+FCLlVrWOLjSqw32D1bW8WQnv0/XyaX6qdYoe98fjWB6Gj0nKl+dx9wYs4hj/YHjokzoU&#10;5HT2N6cDMxLm6XpFKBWrZAnsQQixodFZwkYkwIuc//+h+AUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBCSrmzxgIAAKAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDPV0E83wAAAAsBAAAPAAAAAAAAAAAAAAAAACAFAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAALAYAAAAA&#10;" fillcolor="#365f91">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="002E1798" w:rsidRDefault="00A009D7" w:rsidP="0034162F">
                       <w:pPr>
@@ -649,51 +647,50 @@
     <w:p w:rsidR="005A66BF" w:rsidRDefault="005A66BF" w:rsidP="004E2C00">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5172"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="-567" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006B42A3" w:rsidRDefault="003B0174" w:rsidP="004E2C00">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5172"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="-567" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="9" w:author="vrzaloval" w:date="2014-01-03T09:46:00Z"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F068CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Žádám (žádáme) o zápis </w:t>
       </w:r>
       <w:r w:rsidR="00304CE9" w:rsidRPr="00F068CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>změny</w:t>
       </w:r>
       <w:r w:rsidR="004E2C00">
@@ -726,57 +723,66 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0004789B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0004789B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  způsobu využití </w:t>
       </w:r>
       <w:r w:rsidR="001C5078">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -804,57 +810,66 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0004789B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0004789B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  způsobu ochrany </w:t>
       </w:r>
       <w:r w:rsidR="0091067D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1159,56 +1174,81 @@
               <w:t>způsob ochrany nemovitosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidTr="00363D36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00404A76" w:rsidRPr="00F31B24" w:rsidRDefault="00404A76" w:rsidP="00F11CFA">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F31B24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>č.p./č.ev.*) /</w:t>
+              <w:t>č.p.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F31B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F31B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>č.ev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F31B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.*) /</w:t>
             </w:r>
             <w:r w:rsidR="00F31B24" w:rsidRPr="00F31B24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> jednotka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00404A76" w:rsidRPr="00363D36" w:rsidRDefault="00404A76" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
@@ -2015,55 +2055,62 @@
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00363D36">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="0004789B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0004789B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00606E6F" w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vymezen</w:t>
             </w:r>
             <w:r w:rsidR="004A52C2" w:rsidRPr="00363D36">
               <w:rPr>
@@ -2146,56 +2193,81 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidTr="00363D36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">č.p./č.ev.*)  </w:t>
+              <w:t>č.p.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00363D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00363D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>č.ev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00363D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">.*)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00606E6F" w:rsidRPr="00363D36" w:rsidRDefault="00606E6F" w:rsidP="00363D36">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
@@ -2776,55 +2848,62 @@
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00363D36">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="0004789B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0004789B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F11CFA" w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vymezen</w:t>
             </w:r>
             <w:r w:rsidR="004A52C2" w:rsidRPr="00363D36">
               <w:rPr>
@@ -3275,55 +3354,62 @@
             </w:pPr>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00363D36">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="0004789B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0004789B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A52C2" w:rsidRPr="00363D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vymezená v právu stavby, jehož součástí je budova</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3834,56 +3920,50 @@
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-497" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="10413"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF5A26" w:rsidRPr="00DE20C4" w:rsidTr="00F27F2B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="005A66BF">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>II.</w:t>
@@ -4486,57 +4566,85 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="889" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>č.p. / č.e.</w:t>
+              <w:t>č.p.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>č.e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="006607CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="38" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -4552,57 +4660,69 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>č.orient.</w:t>
+              <w:t>č.orient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5856,57 +5976,85 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="889" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>č.p. / č.e.</w:t>
+              <w:t>č.p.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>č.e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="006607CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="38" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -5922,57 +6070,69 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>č.orient.</w:t>
+              <w:t>č.orient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00195AD0" w:rsidRDefault="00195AD0" w:rsidP="007F08A8">
             <w:pPr>
               <w:ind w:left="-142" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6692,103 +6852,119 @@
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00274BBD">
-        <w:rPr>
+      <w:r w:rsidR="0004789B">
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0004789B">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ano               </w:t>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00274BBD">
-        <w:rPr>
+      <w:r w:rsidR="0004789B">
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0004789B">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00274BBD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ne</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EF5A26" w:rsidRDefault="00EF5A26" w:rsidP="00EF5A26">
       <w:pPr>
         <w:pStyle w:val="Textbubliny"/>
@@ -6821,58 +6997,50 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="-497"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4677"/>
-        <w:tblGridChange w:id="10">
-[...6 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
       <w:tr w:rsidR="00EF5A26" w:rsidRPr="008860FA" w:rsidTr="003E6FC4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00EF5A26" w:rsidP="00651F95">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F068CE">
               <w:rPr>
@@ -7190,56 +7358,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-497" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF5A26" w:rsidRPr="00DE20C4" w:rsidTr="00D86939">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EF5A26" w:rsidRPr="00F068CE" w:rsidRDefault="00651F95" w:rsidP="00B924FF">
             <w:pPr>
               <w:pStyle w:val="Textkomente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
@@ -8768,56 +8930,50 @@
         <w:t>Při vyplňování formuláře postupujte takto:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EF5A26" w:rsidRPr="004E6DFF" w:rsidRDefault="00EF5A26" w:rsidP="00EF5A26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-497" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF5A26" w:rsidRPr="004E6DFF" w:rsidTr="00376112">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EF5A26" w:rsidRPr="004E6DFF" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="72" w:right="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E6DFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Obecné pokyny </w:t>
             </w:r>
@@ -8954,56 +9110,50 @@
       </w:r>
       <w:r w:rsidRPr="004E6DFF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nachází. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-497" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF5A26" w:rsidRPr="004E6DFF" w:rsidTr="00376112">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EF5A26" w:rsidRPr="004E6DFF" w:rsidRDefault="00EF5A26" w:rsidP="00964F16">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="72" w:right="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E25AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Pokyny k části I. </w:t>
             </w:r>
@@ -9811,56 +9961,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-497" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF5A26" w:rsidRPr="004E6DFF" w:rsidTr="00376112">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EF5A26" w:rsidRPr="004E6DFF" w:rsidRDefault="00EF5A26" w:rsidP="00651F95">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E6DFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pokyny</w:t>
             </w:r>
@@ -10298,83 +10442,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Údaje o e-mailu nebo telefonu jsou nepovinné, v případě potřeby</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>však usnadní Vaše kontaktování a vyřešení problému.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A03B0" w:rsidRPr="00E54731" w:rsidRDefault="002A03B0" w:rsidP="002A03B0">
+    <w:p w:rsidR="002A03B0" w:rsidRDefault="002A03B0" w:rsidP="002A03B0">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0088323D" w:rsidRPr="00E54731" w:rsidRDefault="0088323D" w:rsidP="002A03B0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-497" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF5A26" w:rsidRPr="004E6DFF" w:rsidTr="00376112">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EF5A26" w:rsidRPr="004E6DFF" w:rsidRDefault="00EF5A26" w:rsidP="00651F95">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="72" w:right="1133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E6DFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Pokyny</w:t>
@@ -10440,56 +10590,50 @@
       </w:r>
       <w:r w:rsidRPr="0039057E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) uveďte její jméno, popř. jména, příjmení a funkci.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-497" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF5A26" w:rsidRPr="004E6DFF" w:rsidTr="004A10DD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EF5A26" w:rsidRPr="004E6DFF" w:rsidRDefault="00EF5A26" w:rsidP="00B924FF">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="72" w:right="1133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E6DFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pokyny</w:t>
             </w:r>
@@ -10503,51 +10647,51 @@
             <w:r w:rsidR="00651F95">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="004E6DFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>. – Přílohy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00723A90" w:rsidRDefault="0099515F" w:rsidP="007D14E4">
+    <w:p w:rsidR="000800D2" w:rsidRDefault="0099515F" w:rsidP="007D14E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="-142" w:right="-284" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Uveďte, jakou listinou dokládáte </w:t>
       </w:r>
       <w:r w:rsidR="00976798" w:rsidRPr="00330C54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -10558,298 +10702,204 @@
       </w:r>
       <w:r w:rsidRPr="00330C54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">způsobu využití </w:t>
       </w:r>
       <w:r w:rsidR="00723A90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
       <w:r w:rsidRPr="00330C54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. V úvahu přichází zejména</w:t>
-[...7 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00653F72" w:rsidRDefault="00723A90" w:rsidP="00653F72">
-      <w:pPr>
+    <w:p w:rsidR="000800D2" w:rsidRDefault="000800D2" w:rsidP="0088323D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="40"/>
-        <w:ind w:left="284" w:right="-284" w:hanging="426"/>
+        <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00653F72">
-[...97 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0088323D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podle § 1169 odst. 2 občanského zákoníku postačí souhlas většiny hlasů všech vlastníků jednotek</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5B97" w:rsidRPr="0088323D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (popřípadě s kvalifikovanou většinou hlasů určenou v prohlášení)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088323D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, mezi nimiž musí být i vlastník jed</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5B97" w:rsidRPr="0088323D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notky, která je dotčena změnou. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088323D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vlastníci mohou souhlasit každý formou jednostranného právního jednání, popřípadě společnou dohodou (anebo kombinací - např. dohoda části vlastníků v kombinaci s jednostranným právním jednáním několika dalších vlastníků), případně rozhodnutím přijatým na shromáždění podle § 1221 odst.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5B97" w:rsidRPr="0088323D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088323D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 občanského zákoníku. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00653F72" w:rsidRDefault="00653F72" w:rsidP="00653F72">
-      <w:pPr>
+    <w:p w:rsidR="00EB5B97" w:rsidRDefault="00EB5B97" w:rsidP="0088323D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="40"/>
-        <w:ind w:left="284" w:right="-284" w:hanging="426"/>
+        <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00653F72">
-[...39 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidRPr="0088323D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Je-li jednotka zatížena, vyžaduje se rovněž písemný souhlas osoby oprávněné z věcného práva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:b/>
-[...53 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (např. zástavního věřitele)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088323D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, pokud se jejích práv a povinností změna dotkne.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E2E21" w:rsidRPr="00330C54" w:rsidRDefault="000E2E21" w:rsidP="00653F72">
-      <w:pPr>
+    <w:p w:rsidR="00EB5B97" w:rsidRPr="0088323D" w:rsidRDefault="00EB5B97" w:rsidP="0088323D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:spacing w:after="40"/>
-        <w:ind w:left="284" w:right="-284"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je-li jednotka vymezená podle zákona o vlastnictví bytů, dokládá se také </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088323D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kolaudační souhlas, oznámení o záměru započít s užíváním jednotky se souhlasem stavebního úřadu, kolaudační rozhodnutí apod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E2E21" w:rsidRPr="00330C54" w:rsidRDefault="000E2E21" w:rsidP="0088323D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0099515F" w:rsidRPr="000B310B" w:rsidRDefault="0099515F" w:rsidP="007D14E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="-142" w:right="-284" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B310B">
         <w:rPr>
@@ -11429,166 +11479,204 @@
         <w:t>originále nebo úředně ověřené kopii</w:t>
       </w:r>
       <w:r w:rsidR="00976798" w:rsidRPr="000B310B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, není-li výše uvedeno jinak.</w:t>
       </w:r>
       <w:r w:rsidR="00F6761E" w:rsidRPr="000B310B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F6761E" w:rsidRPr="000B310B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Rozhodnutí správních orgánů je nutné předkládat opatřená doložkou právní moci</w:t>
+        <w:t>Rozhodnutí správních orgánů je nutné předkládat</w:t>
+      </w:r>
+      <w:r w:rsidR="00862946">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6761E" w:rsidRPr="000B310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opatřen</w:t>
+      </w:r>
+      <w:r w:rsidR="00862946">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00F6761E" w:rsidRPr="000B310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doložkou právní moci</w:t>
       </w:r>
       <w:r w:rsidR="00F6761E" w:rsidRPr="000B310B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA46EB" w:rsidSect="0034162F">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1418" w:header="567" w:footer="624" w:gutter="0"/>
       <w:cols w:space="1560"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00821FA7" w:rsidRDefault="00821FA7" w:rsidP="004E6DFF">
+    <w:p w:rsidR="0004789B" w:rsidRDefault="0004789B" w:rsidP="004E6DFF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00821FA7" w:rsidRDefault="00821FA7" w:rsidP="004E6DFF">
+    <w:p w:rsidR="0004789B" w:rsidRDefault="0004789B" w:rsidP="004E6DFF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00DD3AB4" w:rsidRDefault="00A44279" w:rsidP="00A44279">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4819"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00DD3AB4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Str. </w:t>
     </w:r>
     <w:r>
@@ -11681,58 +11769,58 @@
       <w:t>14</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00821FA7" w:rsidRDefault="00821FA7" w:rsidP="004E6DFF">
+    <w:p w:rsidR="0004789B" w:rsidRDefault="0004789B" w:rsidP="004E6DFF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00821FA7" w:rsidRDefault="00821FA7" w:rsidP="004E6DFF">
+    <w:p w:rsidR="0004789B" w:rsidRDefault="0004789B" w:rsidP="004E6DFF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="000107E9" w:rsidRDefault="000107E9">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
@@ -12726,50 +12814,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C903A38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D743F7A"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="726F4A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5266AC9E"/>
     <w:lvl w:ilvl="0" w:tplc="60C0456A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="218" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="938" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -12814,51 +13015,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4538" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5258" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5978" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74076FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C996FAE8"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12900,51 +13101,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB3499B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C996FAE8"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12993,197 +13194,207 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE6BD5"/>
     <w:rsid w:val="00001825"/>
     <w:rsid w:val="000071BC"/>
     <w:rsid w:val="00007F69"/>
     <w:rsid w:val="000107E9"/>
     <w:rsid w:val="00010D15"/>
     <w:rsid w:val="00012CC9"/>
     <w:rsid w:val="00043E43"/>
+    <w:rsid w:val="0004789B"/>
     <w:rsid w:val="00051731"/>
     <w:rsid w:val="0005518D"/>
     <w:rsid w:val="000772FC"/>
     <w:rsid w:val="000774FC"/>
+    <w:rsid w:val="000800D2"/>
     <w:rsid w:val="00081D92"/>
     <w:rsid w:val="00085B46"/>
     <w:rsid w:val="000A3DCC"/>
     <w:rsid w:val="000A67B9"/>
     <w:rsid w:val="000A794F"/>
     <w:rsid w:val="000B28E7"/>
     <w:rsid w:val="000B310B"/>
     <w:rsid w:val="000C26ED"/>
     <w:rsid w:val="000C3AAD"/>
     <w:rsid w:val="000C5A1A"/>
     <w:rsid w:val="000D47C6"/>
     <w:rsid w:val="000D4C21"/>
     <w:rsid w:val="000D4FEF"/>
     <w:rsid w:val="000E0BB4"/>
     <w:rsid w:val="000E25AA"/>
     <w:rsid w:val="000E2E21"/>
     <w:rsid w:val="000E3071"/>
     <w:rsid w:val="000E47F0"/>
     <w:rsid w:val="000E6674"/>
     <w:rsid w:val="000F32F4"/>
+    <w:rsid w:val="001052B4"/>
     <w:rsid w:val="00120977"/>
     <w:rsid w:val="001211D1"/>
     <w:rsid w:val="00121692"/>
     <w:rsid w:val="001238D1"/>
     <w:rsid w:val="00130EF0"/>
     <w:rsid w:val="00131457"/>
     <w:rsid w:val="00132539"/>
     <w:rsid w:val="00141AB2"/>
     <w:rsid w:val="001455BB"/>
     <w:rsid w:val="00150460"/>
     <w:rsid w:val="00150A76"/>
     <w:rsid w:val="00151CB8"/>
     <w:rsid w:val="00161F47"/>
     <w:rsid w:val="00163FC1"/>
     <w:rsid w:val="00174125"/>
     <w:rsid w:val="00191E71"/>
     <w:rsid w:val="001926D9"/>
     <w:rsid w:val="00195AD0"/>
     <w:rsid w:val="001A1050"/>
     <w:rsid w:val="001A61C5"/>
     <w:rsid w:val="001A64C3"/>
     <w:rsid w:val="001B620F"/>
     <w:rsid w:val="001C4536"/>
     <w:rsid w:val="001C5078"/>
     <w:rsid w:val="001E3061"/>
     <w:rsid w:val="001F0368"/>
     <w:rsid w:val="001F1BFD"/>
     <w:rsid w:val="001F3747"/>
     <w:rsid w:val="002014C3"/>
     <w:rsid w:val="002166B6"/>
+    <w:rsid w:val="002175E3"/>
     <w:rsid w:val="00224237"/>
     <w:rsid w:val="00237347"/>
     <w:rsid w:val="00242402"/>
     <w:rsid w:val="0025665F"/>
     <w:rsid w:val="0026431A"/>
     <w:rsid w:val="00264FD7"/>
     <w:rsid w:val="002746A8"/>
     <w:rsid w:val="00274A8D"/>
     <w:rsid w:val="00283658"/>
     <w:rsid w:val="002903F4"/>
     <w:rsid w:val="0029665C"/>
     <w:rsid w:val="002A03B0"/>
     <w:rsid w:val="002A2383"/>
     <w:rsid w:val="002A4DB9"/>
     <w:rsid w:val="002B47EB"/>
     <w:rsid w:val="002C341F"/>
     <w:rsid w:val="002C5A9A"/>
     <w:rsid w:val="002E06C9"/>
     <w:rsid w:val="002E1798"/>
+    <w:rsid w:val="002F1A0A"/>
     <w:rsid w:val="002F232B"/>
     <w:rsid w:val="002F3CCF"/>
     <w:rsid w:val="00304CE9"/>
     <w:rsid w:val="003212F1"/>
     <w:rsid w:val="00323A3C"/>
     <w:rsid w:val="003250C7"/>
     <w:rsid w:val="003272A4"/>
     <w:rsid w:val="003273BD"/>
     <w:rsid w:val="00330144"/>
     <w:rsid w:val="00330C54"/>
     <w:rsid w:val="00340346"/>
     <w:rsid w:val="0034039F"/>
     <w:rsid w:val="0034162F"/>
     <w:rsid w:val="00360ECE"/>
     <w:rsid w:val="00363D36"/>
     <w:rsid w:val="00371A6C"/>
     <w:rsid w:val="00376112"/>
     <w:rsid w:val="0037779E"/>
     <w:rsid w:val="00382CDA"/>
     <w:rsid w:val="00383093"/>
     <w:rsid w:val="003A2D56"/>
     <w:rsid w:val="003B0174"/>
     <w:rsid w:val="003B0DE4"/>
     <w:rsid w:val="003B21DE"/>
     <w:rsid w:val="003B6AE7"/>
@@ -13296,57 +13507,61 @@
     <w:rsid w:val="0079415F"/>
     <w:rsid w:val="00795781"/>
     <w:rsid w:val="007B21DE"/>
     <w:rsid w:val="007B2F17"/>
     <w:rsid w:val="007B43AA"/>
     <w:rsid w:val="007C6C45"/>
     <w:rsid w:val="007D1178"/>
     <w:rsid w:val="007D14E4"/>
     <w:rsid w:val="007D6B5F"/>
     <w:rsid w:val="007E34EA"/>
     <w:rsid w:val="007E3B29"/>
     <w:rsid w:val="007E7732"/>
     <w:rsid w:val="007F08A8"/>
     <w:rsid w:val="008003DC"/>
     <w:rsid w:val="00806F1C"/>
     <w:rsid w:val="0081502F"/>
     <w:rsid w:val="00815F0A"/>
     <w:rsid w:val="00821FA7"/>
     <w:rsid w:val="00827640"/>
     <w:rsid w:val="00830E98"/>
     <w:rsid w:val="00831261"/>
     <w:rsid w:val="00844D20"/>
     <w:rsid w:val="00847408"/>
     <w:rsid w:val="008524AA"/>
     <w:rsid w:val="008561AA"/>
+    <w:rsid w:val="00862946"/>
     <w:rsid w:val="008721B0"/>
     <w:rsid w:val="008824C0"/>
+    <w:rsid w:val="0088323D"/>
     <w:rsid w:val="00892F65"/>
     <w:rsid w:val="008A2C6B"/>
+    <w:rsid w:val="008A4FE5"/>
     <w:rsid w:val="008B391A"/>
     <w:rsid w:val="008B6C33"/>
     <w:rsid w:val="008D580B"/>
+    <w:rsid w:val="008D79E5"/>
     <w:rsid w:val="008E340D"/>
     <w:rsid w:val="008E765C"/>
     <w:rsid w:val="008E7E2E"/>
     <w:rsid w:val="008F0C7C"/>
     <w:rsid w:val="008F0FA3"/>
     <w:rsid w:val="008F6F62"/>
     <w:rsid w:val="00901ECA"/>
     <w:rsid w:val="0090429F"/>
     <w:rsid w:val="0090442F"/>
     <w:rsid w:val="0091067D"/>
     <w:rsid w:val="00913C07"/>
     <w:rsid w:val="00915EF7"/>
     <w:rsid w:val="009207AC"/>
     <w:rsid w:val="00922A8A"/>
     <w:rsid w:val="00925204"/>
     <w:rsid w:val="00952583"/>
     <w:rsid w:val="009549BB"/>
     <w:rsid w:val="0095559C"/>
     <w:rsid w:val="00957321"/>
     <w:rsid w:val="00962088"/>
     <w:rsid w:val="00964F16"/>
     <w:rsid w:val="0096576E"/>
     <w:rsid w:val="00974A34"/>
     <w:rsid w:val="00976798"/>
     <w:rsid w:val="0099515F"/>
@@ -13383,50 +13598,51 @@
     <w:rsid w:val="00AA2545"/>
     <w:rsid w:val="00AD21A8"/>
     <w:rsid w:val="00AD3C0A"/>
     <w:rsid w:val="00AD4649"/>
     <w:rsid w:val="00AE1A5A"/>
     <w:rsid w:val="00AE35EB"/>
     <w:rsid w:val="00AE381A"/>
     <w:rsid w:val="00AE6BD5"/>
     <w:rsid w:val="00AE77F4"/>
     <w:rsid w:val="00AF2D8B"/>
     <w:rsid w:val="00B015B3"/>
     <w:rsid w:val="00B02459"/>
     <w:rsid w:val="00B0562B"/>
     <w:rsid w:val="00B06D76"/>
     <w:rsid w:val="00B123F3"/>
     <w:rsid w:val="00B26C15"/>
     <w:rsid w:val="00B342FE"/>
     <w:rsid w:val="00B57DBE"/>
     <w:rsid w:val="00B60243"/>
     <w:rsid w:val="00B60ED2"/>
     <w:rsid w:val="00B667B5"/>
     <w:rsid w:val="00B8671E"/>
     <w:rsid w:val="00B910C8"/>
     <w:rsid w:val="00B924FF"/>
     <w:rsid w:val="00B92AA1"/>
+    <w:rsid w:val="00B96834"/>
     <w:rsid w:val="00BA18F2"/>
     <w:rsid w:val="00BA5C10"/>
     <w:rsid w:val="00BB2908"/>
     <w:rsid w:val="00BC13C3"/>
     <w:rsid w:val="00BC6476"/>
     <w:rsid w:val="00BD6515"/>
     <w:rsid w:val="00BD6F21"/>
     <w:rsid w:val="00BD7427"/>
     <w:rsid w:val="00BF23EB"/>
     <w:rsid w:val="00BF767A"/>
     <w:rsid w:val="00C03747"/>
     <w:rsid w:val="00C04ACF"/>
     <w:rsid w:val="00C17E6E"/>
     <w:rsid w:val="00C21945"/>
     <w:rsid w:val="00C30D75"/>
     <w:rsid w:val="00C315E0"/>
     <w:rsid w:val="00C409A4"/>
     <w:rsid w:val="00C5445D"/>
     <w:rsid w:val="00C54EB1"/>
     <w:rsid w:val="00C630FC"/>
     <w:rsid w:val="00C70921"/>
     <w:rsid w:val="00C71490"/>
     <w:rsid w:val="00C76CDA"/>
     <w:rsid w:val="00C81FB8"/>
     <w:rsid w:val="00C86D07"/>
@@ -13469,50 +13685,51 @@
     <w:rsid w:val="00DB7EAD"/>
     <w:rsid w:val="00DC4DFB"/>
     <w:rsid w:val="00DD1294"/>
     <w:rsid w:val="00DD3AB4"/>
     <w:rsid w:val="00DD5160"/>
     <w:rsid w:val="00DE5D7F"/>
     <w:rsid w:val="00DF03E9"/>
     <w:rsid w:val="00DF4795"/>
     <w:rsid w:val="00E02810"/>
     <w:rsid w:val="00E06CF1"/>
     <w:rsid w:val="00E13AE3"/>
     <w:rsid w:val="00E141A0"/>
     <w:rsid w:val="00E3231F"/>
     <w:rsid w:val="00E44196"/>
     <w:rsid w:val="00E47905"/>
     <w:rsid w:val="00E54421"/>
     <w:rsid w:val="00E544CD"/>
     <w:rsid w:val="00E54731"/>
     <w:rsid w:val="00E56003"/>
     <w:rsid w:val="00E67264"/>
     <w:rsid w:val="00E7070C"/>
     <w:rsid w:val="00E714E9"/>
     <w:rsid w:val="00E90435"/>
     <w:rsid w:val="00E96556"/>
     <w:rsid w:val="00EA55D0"/>
+    <w:rsid w:val="00EB5B97"/>
     <w:rsid w:val="00EC19F1"/>
     <w:rsid w:val="00EE0D7E"/>
     <w:rsid w:val="00EE4C65"/>
     <w:rsid w:val="00EE6B58"/>
     <w:rsid w:val="00EE79DB"/>
     <w:rsid w:val="00EF1970"/>
     <w:rsid w:val="00EF5A26"/>
     <w:rsid w:val="00EF5A32"/>
     <w:rsid w:val="00F06570"/>
     <w:rsid w:val="00F068CE"/>
     <w:rsid w:val="00F10692"/>
     <w:rsid w:val="00F11CFA"/>
     <w:rsid w:val="00F22359"/>
     <w:rsid w:val="00F23B38"/>
     <w:rsid w:val="00F27F2B"/>
     <w:rsid w:val="00F31B24"/>
     <w:rsid w:val="00F32DFC"/>
     <w:rsid w:val="00F33068"/>
     <w:rsid w:val="00F3625B"/>
     <w:rsid w:val="00F41F52"/>
     <w:rsid w:val="00F62FE0"/>
     <w:rsid w:val="00F6580C"/>
     <w:rsid w:val="00F66FB5"/>
     <w:rsid w:val="00F6761E"/>
     <w:rsid w:val="00F71891"/>
@@ -13525,57 +13742,58 @@
     <w:rsid w:val="00FC0041"/>
     <w:rsid w:val="00FC042D"/>
     <w:rsid w:val="00FC1696"/>
     <w:rsid w:val="00FE577F"/>
     <w:rsid w:val="00FE6A26"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FE74C6"/>
     <w:rsid w:val="00FF5B66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0E38015B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E124A206-3B60-407B-A15A-05AD0B55796F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14005,58 +14223,58 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis4Char"/>
     <w:qFormat/>
     <w:rsid w:val="00AE6BD5"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis3Char">
     <w:name w:val="Nadpis 3 Char"/>
     <w:link w:val="Nadpis3"/>
     <w:rsid w:val="00AE6BD5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
@@ -14293,50 +14511,61 @@
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F83A17"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sledovanodkaz">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D14E4"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB5B97"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="95447720">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="823426063">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -14479,51 +14708,50 @@
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1705403759">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -14753,69 +14981,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1178</Words>
-  <Characters>6951</Characters>
+  <Words>1183</Words>
+  <Characters>6984</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
+  <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6.91.1-2011</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CUZK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8113</CharactersWithSpaces>
+  <CharactersWithSpaces>8151</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6.91.1-2011</dc:title>
   <dc:subject>Ohlášení změny údajů o pozemku k zápisu do katastru nemovitostí</dc:subject>
   <dc:creator>Olivová Květa</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>